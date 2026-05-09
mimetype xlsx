--- v5 (2026-04-13)
+++ v6 (2026-05-09)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B69E1B2-4881-4133-B606-5643D8AF5F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA5EA5B9-18C2-48E4-9EE9-4071EE94E98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{85CFDB8C-4915-4CF3-85EB-1D779A404A0F}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="49">
   <si>
     <t>Tablica A1: Doprinos Republike Hrvatske monetarnim agregatima europodručja</t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t xml:space="preserve">Prekonoćni depoziti </t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>Depoziti s ugovorenim dospijećem do 2 godine</t>
   </si>
   <si>
     <t>Depoziti s otkaznim rokom do 3 mjeseca</t>
   </si>
   <si>
@@ -177,65 +177,63 @@
   <si>
     <t>2017.</t>
   </si>
   <si>
     <t>2018.</t>
   </si>
   <si>
     <t>2019.</t>
   </si>
   <si>
     <t>....</t>
   </si>
   <si>
     <t>2023.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>2026.</t>
   </si>
   <si>
-    <t>prosinac *</t>
+    <t xml:space="preserve">prosinac </t>
   </si>
   <si>
-    <t>siječanj *</t>
-[...2 lines deleted...]
-    <t>* Revidirani podaci</t>
+    <t xml:space="preserve">siječanj </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -329,51 +327,51 @@
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -435,55 +433,58 @@
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="1" xr:uid="{7CEE3905-C661-4B55-AC1C-72A100153A16}"/>
     <cellStyle name="Tanka linija ispod" xfId="3" xr:uid="{2990CBC5-03EE-4EAE-B5BF-20F4131DD02A}"/>
     <cellStyle name="Zadnji redak" xfId="2" xr:uid="{E537E727-1363-4F2F-982D-59855C455357}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -766,127 +767,128 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B83DF707-91DA-47CC-B87F-46D0F2627BAB}">
-  <dimension ref="B2:P192"/>
+  <dimension ref="B2:P201"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.88671875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="4" customWidth="1"/>
-    <col min="7" max="8" width="10.6640625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="4" customWidth="1"/>
-    <col min="10" max="10" width="10.6640625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="15" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="12.6640625" style="4" customWidth="1"/>
     <col min="15" max="15" width="13.6640625" style="4" customWidth="1"/>
-    <col min="16" max="16" width="10.6640625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="7.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="2:16" s="7" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="37" t="s">
+      <c r="E6" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="37"/>
+      <c r="F6" s="39"/>
       <c r="G6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="37" t="s">
+      <c r="H6" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="37"/>
-      <c r="J6" s="37" t="s">
+      <c r="I6" s="39"/>
+      <c r="J6" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="37"/>
+      <c r="K6" s="39"/>
       <c r="L6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="N6" s="11" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="9"/>
       <c r="E7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>13</v>
@@ -9113,98 +9115,186 @@
         <v>173.30918824</v>
       </c>
       <c r="J189" s="36">
         <v>3.5</v>
       </c>
       <c r="K189" s="36" t="s">
         <v>30</v>
       </c>
       <c r="L189" s="35">
         <v>73231.497633630002</v>
       </c>
       <c r="M189" s="34">
         <v>160.46587456</v>
       </c>
       <c r="N189" s="36">
         <v>1399.30931897</v>
       </c>
       <c r="O189" s="34">
         <v>-74.568873049999993</v>
       </c>
       <c r="P189" s="35">
         <v>74716.703954109995</v>
       </c>
     </row>
     <row r="190" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B190" s="30"/>
-      <c r="C190" s="30" t="s">
+      <c r="B190" s="29"/>
+      <c r="C190" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="D190" s="24">
+      <c r="D190" s="14">
         <v>9873.6824070399998</v>
       </c>
-      <c r="E190" s="24">
+      <c r="E190" s="14">
         <v>47145.628267790002</v>
       </c>
-      <c r="F190" s="24">
+      <c r="F190" s="14">
         <v>521.35555566000005</v>
       </c>
-      <c r="G190" s="25">
+      <c r="G190" s="16">
         <v>57540.666230490002</v>
       </c>
-      <c r="H190" s="24">
+      <c r="H190" s="14">
         <v>15384.42873741</v>
       </c>
-      <c r="I190" s="24">
+      <c r="I190" s="14">
         <v>170.6594044</v>
       </c>
-      <c r="J190" s="24">
+      <c r="J190" s="17">
         <v>3.5</v>
       </c>
-      <c r="K190" s="24" t="s">
-[...2 lines deleted...]
-      <c r="L190" s="25">
+      <c r="K190" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L190" s="16">
         <v>73099.254372299998</v>
       </c>
-      <c r="M190" s="24">
+      <c r="M190" s="14">
         <v>162.79176287999999</v>
       </c>
-      <c r="N190" s="24">
+      <c r="N190" s="17">
         <v>1412.9979645599999</v>
       </c>
-      <c r="O190" s="24">
+      <c r="O190" s="14">
         <v>-241.12053788</v>
       </c>
-      <c r="P190" s="25">
+      <c r="P190" s="16">
         <v>74433.923561860007</v>
       </c>
     </row>
-    <row r="192" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="191" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B191" s="30"/>
+      <c r="C191" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D191" s="24">
+        <v>9920.7896978099998</v>
+      </c>
+      <c r="E191" s="24">
+        <v>47450.126683629998</v>
+      </c>
+      <c r="F191" s="24">
+        <v>515.48161488000005</v>
+      </c>
+      <c r="G191" s="25">
+        <v>57886.397996320004</v>
+      </c>
+      <c r="H191" s="24">
+        <v>14734.669696589999</v>
+      </c>
+      <c r="I191" s="24">
+        <v>168.30224211999999</v>
+      </c>
+      <c r="J191" s="24">
+        <v>3.5</v>
+      </c>
+      <c r="K191" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L191" s="25">
+        <v>72792.869935030001</v>
+      </c>
+      <c r="M191" s="24">
+        <v>136.17369543999999</v>
+      </c>
+      <c r="N191" s="24">
+        <v>1480.5526560000001</v>
+      </c>
+      <c r="O191" s="24">
+        <v>-301.19349503000001</v>
+      </c>
+      <c r="P191" s="25">
+        <v>74108.402791440007</v>
+      </c>
+    </row>
+    <row r="193" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B193" s="37"/>
+    </row>
+    <row r="199" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D199" s="38"/>
+      <c r="E199" s="38"/>
+      <c r="F199" s="38"/>
+      <c r="G199" s="38"/>
+      <c r="H199" s="38"/>
+      <c r="I199" s="38"/>
+      <c r="J199" s="38"/>
+      <c r="K199" s="38"/>
+      <c r="L199" s="38"/>
+      <c r="M199" s="38"/>
+      <c r="N199" s="38"/>
+      <c r="O199" s="38"/>
+      <c r="P199" s="38"/>
+    </row>
+    <row r="200" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D200" s="38"/>
+      <c r="E200" s="38"/>
+      <c r="F200" s="38"/>
+      <c r="G200" s="38"/>
+      <c r="H200" s="38"/>
+      <c r="I200" s="38"/>
+      <c r="J200" s="38"/>
+      <c r="K200" s="38"/>
+      <c r="L200" s="38"/>
+      <c r="M200" s="38"/>
+      <c r="N200" s="38"/>
+      <c r="O200" s="38"/>
+      <c r="P200" s="38"/>
+    </row>
+    <row r="201" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D201" s="38"/>
+      <c r="E201" s="38"/>
+      <c r="F201" s="38"/>
+      <c r="G201" s="38"/>
+      <c r="H201" s="38"/>
+      <c r="I201" s="38"/>
+      <c r="J201" s="38"/>
+      <c r="K201" s="38"/>
+      <c r="L201" s="38"/>
+      <c r="M201" s="38"/>
+      <c r="N201" s="38"/>
+      <c r="O201" s="38"/>
+      <c r="P201" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>