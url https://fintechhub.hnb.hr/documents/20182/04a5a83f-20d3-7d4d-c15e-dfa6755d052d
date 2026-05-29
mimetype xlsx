--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA5EA5B9-18C2-48E4-9EE9-4071EE94E98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67589AC9-8773-4BB6-B83D-5E2BF0C2DC70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{85CFDB8C-4915-4CF3-85EB-1D779A404A0F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{85CFDB8C-4915-4CF3-85EB-1D779A404A0F}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="49">
   <si>
     <t>Tablica A1: Doprinos Republike Hrvatske monetarnim agregatima europodručja</t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t xml:space="preserve">Prekonoćni depoziti </t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>Depoziti s ugovorenim dospijećem do 2 godine</t>
   </si>
   <si>
     <t>Depoziti s otkaznim rokom do 3 mjeseca</t>
   </si>
   <si>
@@ -767,145 +767,145 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B83DF707-91DA-47CC-B87F-46D0F2627BAB}">
-  <dimension ref="B2:P201"/>
+  <dimension ref="B2:P202"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="7.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="12.33203125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="4" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="15" style="4" customWidth="1"/>
-    <col min="11" max="11" width="12.33203125" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="7.33203125" style="1"/>
+    <col min="11" max="11" width="12.28515625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15" max="15" width="13.7109375" style="4" customWidth="1"/>
+    <col min="16" max="16" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="7.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:16" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:16" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
-    <row r="6" spans="2:16" s="7" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:16" s="7" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="39"/>
       <c r="G6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="39"/>
       <c r="J6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="39"/>
       <c r="L6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="N6" s="11" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="9"/>
       <c r="E7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="10"/>
       <c r="H7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="10"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13"/>
@@ -9160,141 +9160,186 @@
         <v>170.6594044</v>
       </c>
       <c r="J190" s="17">
         <v>3.5</v>
       </c>
       <c r="K190" s="17" t="s">
         <v>30</v>
       </c>
       <c r="L190" s="16">
         <v>73099.254372299998</v>
       </c>
       <c r="M190" s="14">
         <v>162.79176287999999</v>
       </c>
       <c r="N190" s="17">
         <v>1412.9979645599999</v>
       </c>
       <c r="O190" s="14">
         <v>-241.12053788</v>
       </c>
       <c r="P190" s="16">
         <v>74433.923561860007</v>
       </c>
     </row>
     <row r="191" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B191" s="30"/>
-      <c r="C191" s="30" t="s">
+      <c r="B191" s="29"/>
+      <c r="C191" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="D191" s="24">
+      <c r="D191" s="14">
         <v>9920.7896978099998</v>
       </c>
-      <c r="E191" s="24">
+      <c r="E191" s="14">
         <v>47450.126683629998</v>
       </c>
-      <c r="F191" s="24">
+      <c r="F191" s="14">
         <v>515.48161488000005</v>
       </c>
-      <c r="G191" s="25">
+      <c r="G191" s="16">
         <v>57886.397996320004</v>
       </c>
-      <c r="H191" s="24">
+      <c r="H191" s="14">
         <v>14734.669696589999</v>
       </c>
-      <c r="I191" s="24">
+      <c r="I191" s="14">
         <v>168.30224211999999</v>
       </c>
-      <c r="J191" s="24">
+      <c r="J191" s="17">
         <v>3.5</v>
       </c>
-      <c r="K191" s="24" t="s">
-[...2 lines deleted...]
-      <c r="L191" s="25">
+      <c r="K191" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L191" s="16">
         <v>72792.869935030001</v>
       </c>
-      <c r="M191" s="24">
+      <c r="M191" s="14">
         <v>136.17369543999999</v>
       </c>
-      <c r="N191" s="24">
+      <c r="N191" s="17">
         <v>1480.5526560000001</v>
       </c>
-      <c r="O191" s="24">
+      <c r="O191" s="14">
         <v>-301.19349503000001</v>
       </c>
-      <c r="P191" s="25">
+      <c r="P191" s="16">
         <v>74108.402791440007</v>
       </c>
     </row>
-    <row r="193" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P199" s="38"/>
+    <row r="192" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B192" s="30"/>
+      <c r="C192" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192" s="24">
+        <v>9896.0563154899992</v>
+      </c>
+      <c r="E192" s="24">
+        <v>47229.438913190002</v>
+      </c>
+      <c r="F192" s="24">
+        <v>509.56845221999998</v>
+      </c>
+      <c r="G192" s="25">
+        <v>57635.063680899999</v>
+      </c>
+      <c r="H192" s="24">
+        <v>14922.744772460001</v>
+      </c>
+      <c r="I192" s="24">
+        <v>159.78278699000001</v>
+      </c>
+      <c r="J192" s="24">
+        <v>3.5</v>
+      </c>
+      <c r="K192" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L192" s="25">
+        <v>72721.091240349997</v>
+      </c>
+      <c r="M192" s="24">
+        <v>89.010868040000005</v>
+      </c>
+      <c r="N192" s="24">
+        <v>1540.7013068799999</v>
+      </c>
+      <c r="O192" s="24">
+        <v>-351.59893668000001</v>
+      </c>
+      <c r="P192" s="25">
+        <v>73999.204478590007</v>
+      </c>
+    </row>
+    <row r="194" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B194" s="37"/>
     </row>
     <row r="200" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D200" s="38"/>
       <c r="E200" s="38"/>
       <c r="F200" s="38"/>
       <c r="G200" s="38"/>
       <c r="H200" s="38"/>
       <c r="I200" s="38"/>
       <c r="J200" s="38"/>
       <c r="K200" s="38"/>
       <c r="L200" s="38"/>
       <c r="M200" s="38"/>
       <c r="N200" s="38"/>
       <c r="O200" s="38"/>
       <c r="P200" s="38"/>
     </row>
     <row r="201" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D201" s="38"/>
       <c r="E201" s="38"/>
       <c r="F201" s="38"/>
       <c r="G201" s="38"/>
       <c r="H201" s="38"/>
       <c r="I201" s="38"/>
       <c r="J201" s="38"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="38"/>
       <c r="N201" s="38"/>
       <c r="O201" s="38"/>
       <c r="P201" s="38"/>
+    </row>
+    <row r="202" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D202" s="38"/>
+      <c r="E202" s="38"/>
+      <c r="F202" s="38"/>
+      <c r="G202" s="38"/>
+      <c r="H202" s="38"/>
+      <c r="I202" s="38"/>
+      <c r="J202" s="38"/>
+      <c r="K202" s="38"/>
+      <c r="L202" s="38"/>
+      <c r="M202" s="38"/>
+      <c r="N202" s="38"/>
+      <c r="O202" s="38"/>
+      <c r="P202" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>