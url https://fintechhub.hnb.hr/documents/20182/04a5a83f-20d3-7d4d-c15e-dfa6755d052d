--- v9 (2026-08-18)
+++ v10 (2026-09-07)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF5CD945-4195-4759-A094-6DDD18184B3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A97918D3-AE04-4810-A0E5-5E32CB255B16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{85CFDB8C-4915-4CF3-85EB-1D779A404A0F}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="49">
   <si>
     <t>Tablica A1: Doprinos Republike Hrvatske monetarnim agregatima europodručja</t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t xml:space="preserve">Prekonoćni depoziti </t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>Depoziti s ugovorenim dospijećem do 2 godine</t>
   </si>
   <si>
     <t>Depoziti s otkaznim rokom do 3 mjeseca</t>
   </si>
   <si>
@@ -767,51 +767,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B83DF707-91DA-47CC-B87F-46D0F2627BAB}">
-  <dimension ref="B2:P204"/>
+  <dimension ref="B2:P205"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="15" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="13.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="7.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -9295,141 +9295,186 @@
         <v>160.42333563</v>
       </c>
       <c r="J193" s="17">
         <v>3.5</v>
       </c>
       <c r="K193" s="17" t="s">
         <v>30</v>
       </c>
       <c r="L193" s="16">
         <v>73435.290037950006</v>
       </c>
       <c r="M193" s="14">
         <v>213.48350056999999</v>
       </c>
       <c r="N193" s="17">
         <v>1561.29068519</v>
       </c>
       <c r="O193" s="14">
         <v>-416.13652636</v>
       </c>
       <c r="P193" s="16">
         <v>74793.927697349995</v>
       </c>
     </row>
     <row r="194" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B194" s="30"/>
-      <c r="C194" s="30" t="s">
+      <c r="B194" s="29"/>
+      <c r="C194" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D194" s="24">
+      <c r="D194" s="14">
         <v>9808.8035618600006</v>
       </c>
-      <c r="E194" s="24">
+      <c r="E194" s="14">
         <v>49019.121523050002</v>
       </c>
-      <c r="F194" s="24">
+      <c r="F194" s="14">
         <v>529.18596929</v>
       </c>
-      <c r="G194" s="25">
+      <c r="G194" s="16">
         <v>59357.111054200002</v>
       </c>
-      <c r="H194" s="24">
+      <c r="H194" s="14">
         <v>14733.846554919999</v>
       </c>
-      <c r="I194" s="24">
+      <c r="I194" s="14">
         <v>165.60442021</v>
       </c>
-      <c r="J194" s="24">
+      <c r="J194" s="17">
         <v>3.5</v>
       </c>
-      <c r="K194" s="24" t="s">
-[...2 lines deleted...]
-      <c r="L194" s="25">
+      <c r="K194" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L194" s="16">
         <v>74260.062029330002</v>
       </c>
-      <c r="M194" s="24">
+      <c r="M194" s="14">
         <v>320.95482718</v>
       </c>
-      <c r="N194" s="24">
+      <c r="N194" s="17">
         <v>1602.4911803299999</v>
       </c>
-      <c r="O194" s="24">
+      <c r="O194" s="14">
         <v>-365.46284967000003</v>
       </c>
-      <c r="P194" s="25">
+      <c r="P194" s="16">
         <v>75818.045187170006</v>
       </c>
     </row>
-    <row r="196" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P202" s="38"/>
+    <row r="195" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="30"/>
+      <c r="C195" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="D195" s="24">
+        <v>9914.8819898000002</v>
+      </c>
+      <c r="E195" s="24">
+        <v>50082.346855349999</v>
+      </c>
+      <c r="F195" s="24">
+        <v>539.39971109999999</v>
+      </c>
+      <c r="G195" s="25">
+        <v>60536.628556249998</v>
+      </c>
+      <c r="H195" s="24">
+        <v>15123.26641432</v>
+      </c>
+      <c r="I195" s="24">
+        <v>202.53877338999999</v>
+      </c>
+      <c r="J195" s="24">
+        <v>3.5</v>
+      </c>
+      <c r="K195" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L195" s="25">
+        <v>75865.933743960006</v>
+      </c>
+      <c r="M195" s="24">
+        <v>461.00593162000001</v>
+      </c>
+      <c r="N195" s="24">
+        <v>1669.53772596</v>
+      </c>
+      <c r="O195" s="24">
+        <v>-471.65467709000001</v>
+      </c>
+      <c r="P195" s="25">
+        <v>77524.822724450001</v>
+      </c>
+    </row>
+    <row r="197" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B197" s="37"/>
     </row>
     <row r="203" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D203" s="38"/>
       <c r="E203" s="38"/>
       <c r="F203" s="38"/>
       <c r="G203" s="38"/>
       <c r="H203" s="38"/>
       <c r="I203" s="38"/>
       <c r="J203" s="38"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="38"/>
       <c r="N203" s="38"/>
       <c r="O203" s="38"/>
       <c r="P203" s="38"/>
     </row>
     <row r="204" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D204" s="38"/>
       <c r="E204" s="38"/>
       <c r="F204" s="38"/>
       <c r="G204" s="38"/>
       <c r="H204" s="38"/>
       <c r="I204" s="38"/>
       <c r="J204" s="38"/>
       <c r="K204" s="38"/>
       <c r="L204" s="38"/>
       <c r="M204" s="38"/>
       <c r="N204" s="38"/>
       <c r="O204" s="38"/>
       <c r="P204" s="38"/>
+    </row>
+    <row r="205" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D205" s="38"/>
+      <c r="E205" s="38"/>
+      <c r="F205" s="38"/>
+      <c r="G205" s="38"/>
+      <c r="H205" s="38"/>
+      <c r="I205" s="38"/>
+      <c r="J205" s="38"/>
+      <c r="K205" s="38"/>
+      <c r="L205" s="38"/>
+      <c r="M205" s="38"/>
+      <c r="N205" s="38"/>
+      <c r="O205" s="38"/>
+      <c r="P205" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>