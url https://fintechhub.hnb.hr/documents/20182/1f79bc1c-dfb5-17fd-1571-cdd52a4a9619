--- v4 (2026-03-10)
+++ v5 (2026-04-27)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37D036BD-DB2B-4D81-8DDB-CE18727E1786}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E04C46B4-A047-433C-853E-8C54A8ABD2B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1812" yWindow="1812" windowWidth="17280" windowHeight="9024" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7268" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7295" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,93 +987,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY379"/>
+  <dimension ref="B2:AY380"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="6" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="2" customWidth="1"/>
+    <col min="5" max="13" width="9.7109375" style="6" customWidth="1"/>
+    <col min="14" max="48" width="9.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="47"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="47"/>
@@ -36728,317 +36728,420 @@
       <c r="AO320" s="41">
         <v>2.94</v>
       </c>
       <c r="AP320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS320" s="41">
         <v>3.57</v>
       </c>
       <c r="AT320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV320" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="321" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C321" s="24" t="s">
+    <row r="321" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B321" s="39"/>
+      <c r="C321" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="D321" s="37">
+      <c r="D321" s="40">
         <v>3.09</v>
       </c>
-      <c r="E321" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N321" s="37">
+      <c r="E321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N321" s="40">
         <v>2.34</v>
       </c>
-      <c r="O321" s="37">
+      <c r="O321" s="40">
         <v>2.48</v>
       </c>
-      <c r="P321" s="37">
+      <c r="P321" s="40">
         <v>2.54</v>
       </c>
-      <c r="Q321" s="37">
+      <c r="Q321" s="40">
         <v>2.77</v>
       </c>
-      <c r="R321" s="37">
+      <c r="R321" s="40">
         <v>2.89</v>
       </c>
-      <c r="S321" s="37">
+      <c r="S321" s="40">
         <v>3.01</v>
       </c>
-      <c r="T321" s="37">
+      <c r="T321" s="40">
         <v>3.09</v>
       </c>
-      <c r="U321" s="37">
+      <c r="U321" s="40">
         <v>3.16</v>
       </c>
-      <c r="V321" s="37">
+      <c r="V321" s="40">
         <v>3.25</v>
       </c>
-      <c r="W321" s="37">
+      <c r="W321" s="40">
         <v>3.47</v>
       </c>
-      <c r="X321" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA321" s="37">
+      <c r="X321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA321" s="40">
         <v>3.69</v>
       </c>
-      <c r="AB321" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG321" s="29">
+      <c r="AB321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG321" s="41">
         <v>2.46</v>
       </c>
-      <c r="AH321" s="29">
+      <c r="AH321" s="41">
         <v>2.46</v>
       </c>
-      <c r="AI321" s="29">
+      <c r="AI321" s="41">
         <v>2.79</v>
       </c>
-      <c r="AJ321" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK321" s="29">
+      <c r="AJ321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK321" s="41">
         <v>2.94</v>
       </c>
-      <c r="AL321" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AM321" s="29">
+      <c r="AL321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM321" s="41">
         <v>3.19</v>
       </c>
-      <c r="AN321" s="29">
+      <c r="AN321" s="41">
         <v>3.15</v>
       </c>
-      <c r="AO321" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS321" s="29">
+      <c r="AO321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS321" s="41">
         <v>3.58</v>
       </c>
-      <c r="AT321" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY321" s="42"/>
+      <c r="AT321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV321" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="323" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF323" s="1"/>
+    <row r="322" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B322" s="24"/>
+      <c r="C322" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D322" s="37">
+        <v>3.19</v>
+      </c>
+      <c r="E322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N322" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="O322" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="P322" s="37">
+        <v>2.84</v>
+      </c>
+      <c r="Q322" s="37">
+        <v>3.01</v>
+      </c>
+      <c r="R322" s="37">
+        <v>3.09</v>
+      </c>
+      <c r="S322" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="T322" s="37">
+        <v>3.31</v>
+      </c>
+      <c r="U322" s="37">
+        <v>3.39</v>
+      </c>
+      <c r="V322" s="37">
+        <v>3.51</v>
+      </c>
+      <c r="W322" s="37">
+        <v>3.61</v>
+      </c>
+      <c r="X322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA322" s="37">
+        <v>3.86</v>
+      </c>
+      <c r="AB322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF322" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG322" s="29">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AH322" s="29">
+        <v>2.42</v>
+      </c>
+      <c r="AI322" s="29">
+        <v>2.81</v>
+      </c>
+      <c r="AJ322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK322" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="AL322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM322" s="29">
+        <v>3.19</v>
+      </c>
+      <c r="AN322" s="29">
+        <v>3.21</v>
+      </c>
+      <c r="AO322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS322" s="29">
+        <v>3.59</v>
+      </c>
+      <c r="AT322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV322" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW322" s="42"/>
+      <c r="AX322" s="42"/>
+      <c r="AY322" s="42"/>
     </row>
     <row r="324" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B324" s="38"/>
-[...35 lines deleted...]
-      <c r="AV324" s="8"/>
+      <c r="B324" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D324" s="1"/>
+      <c r="N324" s="1"/>
+      <c r="O324" s="1"/>
+      <c r="P324" s="1"/>
+      <c r="Q324" s="1"/>
+      <c r="R324" s="1"/>
+      <c r="S324" s="1"/>
+      <c r="T324" s="1"/>
+      <c r="U324" s="1"/>
+      <c r="V324" s="1"/>
+      <c r="W324" s="1"/>
+      <c r="X324" s="1"/>
+      <c r="Y324" s="1"/>
+      <c r="Z324" s="1"/>
+      <c r="AA324" s="1"/>
+      <c r="AB324" s="1"/>
+      <c r="AC324" s="1"/>
+      <c r="AD324" s="1"/>
+      <c r="AE324" s="1"/>
+      <c r="AF324" s="1"/>
     </row>
-    <row r="327" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF327" s="3"/>
+    <row r="325" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="38"/>
+      <c r="D325" s="8"/>
+      <c r="N325" s="8"/>
+      <c r="O325" s="8"/>
+      <c r="P325" s="8"/>
+      <c r="Q325" s="8"/>
+      <c r="R325" s="8"/>
+      <c r="S325" s="8"/>
+      <c r="T325" s="8"/>
+      <c r="U325" s="8"/>
+      <c r="V325" s="8"/>
+      <c r="W325" s="8"/>
+      <c r="X325" s="8"/>
+      <c r="Y325" s="8"/>
+      <c r="Z325" s="8"/>
+      <c r="AA325" s="8"/>
+      <c r="AB325" s="8"/>
+      <c r="AC325" s="8"/>
+      <c r="AD325" s="8"/>
+      <c r="AE325" s="8"/>
+      <c r="AF325" s="8"/>
+      <c r="AG325" s="8"/>
+      <c r="AH325" s="8"/>
+      <c r="AI325" s="8"/>
+      <c r="AJ325" s="8"/>
+      <c r="AK325" s="8"/>
+      <c r="AL325" s="8"/>
+      <c r="AM325" s="8"/>
+      <c r="AN325" s="8"/>
+      <c r="AO325" s="8"/>
+      <c r="AP325" s="8"/>
+      <c r="AQ325" s="8"/>
+      <c r="AR325" s="8"/>
+      <c r="AS325" s="8"/>
+      <c r="AT325" s="8"/>
+      <c r="AU325" s="8"/>
+      <c r="AV325" s="8"/>
     </row>
     <row r="328" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D328" s="3"/>
       <c r="N328" s="3"/>
       <c r="O328" s="3"/>
       <c r="P328" s="3"/>
       <c r="Q328" s="3"/>
       <c r="R328" s="3"/>
       <c r="S328" s="3"/>
       <c r="T328" s="3"/>
       <c r="U328" s="3"/>
       <c r="V328" s="3"/>
       <c r="W328" s="3"/>
       <c r="X328" s="3"/>
       <c r="Y328" s="3"/>
       <c r="Z328" s="3"/>
       <c r="AA328" s="3"/>
       <c r="AB328" s="3"/>
       <c r="AC328" s="3"/>
       <c r="AD328" s="3"/>
       <c r="AE328" s="3"/>
       <c r="AF328" s="3"/>
-      <c r="AG328" s="3"/>
-[...14 lines deleted...]
-      <c r="AV328" s="3"/>
     </row>
     <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D329" s="3"/>
       <c r="N329" s="3"/>
       <c r="O329" s="3"/>
       <c r="P329" s="3"/>
       <c r="Q329" s="3"/>
       <c r="R329" s="3"/>
       <c r="S329" s="3"/>
       <c r="T329" s="3"/>
       <c r="U329" s="3"/>
       <c r="V329" s="3"/>
       <c r="W329" s="3"/>
       <c r="X329" s="3"/>
       <c r="Y329" s="3"/>
       <c r="Z329" s="3"/>
       <c r="AA329" s="3"/>
       <c r="AB329" s="3"/>
       <c r="AC329" s="3"/>
       <c r="AD329" s="3"/>
       <c r="AE329" s="3"/>
       <c r="AF329" s="3"/>
       <c r="AG329" s="3"/>
       <c r="AH329" s="3"/>
       <c r="AI329" s="3"/>
@@ -37300,400 +37403,391 @@
       <c r="Y336" s="3"/>
       <c r="Z336" s="3"/>
       <c r="AA336" s="3"/>
       <c r="AB336" s="3"/>
       <c r="AC336" s="3"/>
       <c r="AD336" s="3"/>
       <c r="AE336" s="3"/>
       <c r="AF336" s="3"/>
       <c r="AG336" s="3"/>
       <c r="AH336" s="3"/>
       <c r="AI336" s="3"/>
       <c r="AJ336" s="3"/>
       <c r="AK336" s="3"/>
       <c r="AL336" s="3"/>
       <c r="AM336" s="3"/>
       <c r="AN336" s="3"/>
       <c r="AO336" s="3"/>
       <c r="AP336" s="3"/>
       <c r="AQ336" s="3"/>
       <c r="AR336" s="3"/>
       <c r="AS336" s="3"/>
       <c r="AT336" s="3"/>
       <c r="AU336" s="3"/>
       <c r="AV336" s="3"/>
     </row>
-    <row r="337" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="337" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D337" s="3"/>
       <c r="N337" s="3"/>
       <c r="O337" s="3"/>
       <c r="P337" s="3"/>
       <c r="Q337" s="3"/>
       <c r="R337" s="3"/>
       <c r="S337" s="3"/>
       <c r="T337" s="3"/>
       <c r="U337" s="3"/>
       <c r="V337" s="3"/>
       <c r="W337" s="3"/>
       <c r="X337" s="3"/>
       <c r="Y337" s="3"/>
       <c r="Z337" s="3"/>
       <c r="AA337" s="3"/>
       <c r="AB337" s="3"/>
       <c r="AC337" s="3"/>
       <c r="AD337" s="3"/>
       <c r="AE337" s="3"/>
       <c r="AF337" s="3"/>
       <c r="AG337" s="3"/>
       <c r="AH337" s="3"/>
       <c r="AI337" s="3"/>
       <c r="AJ337" s="3"/>
       <c r="AK337" s="3"/>
       <c r="AL337" s="3"/>
       <c r="AM337" s="3"/>
       <c r="AN337" s="3"/>
       <c r="AO337" s="3"/>
       <c r="AP337" s="3"/>
       <c r="AQ337" s="3"/>
       <c r="AR337" s="3"/>
       <c r="AS337" s="3"/>
       <c r="AT337" s="3"/>
       <c r="AU337" s="3"/>
       <c r="AV337" s="3"/>
     </row>
-    <row r="338" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D338" s="3"/>
       <c r="N338" s="3"/>
       <c r="O338" s="3"/>
       <c r="P338" s="3"/>
       <c r="Q338" s="3"/>
       <c r="R338" s="3"/>
       <c r="S338" s="3"/>
       <c r="T338" s="3"/>
       <c r="U338" s="3"/>
       <c r="V338" s="3"/>
       <c r="W338" s="3"/>
       <c r="X338" s="3"/>
       <c r="Y338" s="3"/>
       <c r="Z338" s="3"/>
       <c r="AA338" s="3"/>
       <c r="AB338" s="3"/>
       <c r="AC338" s="3"/>
       <c r="AD338" s="3"/>
       <c r="AE338" s="3"/>
       <c r="AF338" s="3"/>
       <c r="AG338" s="3"/>
       <c r="AH338" s="3"/>
       <c r="AI338" s="3"/>
       <c r="AJ338" s="3"/>
       <c r="AK338" s="3"/>
       <c r="AL338" s="3"/>
       <c r="AM338" s="3"/>
       <c r="AN338" s="3"/>
       <c r="AO338" s="3"/>
       <c r="AP338" s="3"/>
       <c r="AQ338" s="3"/>
       <c r="AR338" s="3"/>
       <c r="AS338" s="3"/>
       <c r="AT338" s="3"/>
       <c r="AU338" s="3"/>
       <c r="AV338" s="3"/>
     </row>
-    <row r="339" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="339" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D339" s="3"/>
       <c r="N339" s="3"/>
       <c r="O339" s="3"/>
       <c r="P339" s="3"/>
       <c r="Q339" s="3"/>
       <c r="R339" s="3"/>
       <c r="S339" s="3"/>
       <c r="T339" s="3"/>
       <c r="U339" s="3"/>
       <c r="V339" s="3"/>
       <c r="W339" s="3"/>
       <c r="X339" s="3"/>
       <c r="Y339" s="3"/>
       <c r="Z339" s="3"/>
       <c r="AA339" s="3"/>
       <c r="AB339" s="3"/>
       <c r="AC339" s="3"/>
       <c r="AD339" s="3"/>
       <c r="AE339" s="3"/>
       <c r="AF339" s="3"/>
       <c r="AG339" s="3"/>
       <c r="AH339" s="3"/>
       <c r="AI339" s="3"/>
       <c r="AJ339" s="3"/>
       <c r="AK339" s="3"/>
       <c r="AL339" s="3"/>
       <c r="AM339" s="3"/>
       <c r="AN339" s="3"/>
       <c r="AO339" s="3"/>
       <c r="AP339" s="3"/>
       <c r="AQ339" s="3"/>
       <c r="AR339" s="3"/>
       <c r="AS339" s="3"/>
       <c r="AT339" s="3"/>
       <c r="AU339" s="3"/>
       <c r="AV339" s="3"/>
     </row>
-    <row r="340" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="340" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D340" s="3"/>
       <c r="N340" s="3"/>
       <c r="O340" s="3"/>
       <c r="P340" s="3"/>
       <c r="Q340" s="3"/>
       <c r="R340" s="3"/>
       <c r="S340" s="3"/>
       <c r="T340" s="3"/>
       <c r="U340" s="3"/>
       <c r="V340" s="3"/>
       <c r="W340" s="3"/>
       <c r="X340" s="3"/>
       <c r="Y340" s="3"/>
       <c r="Z340" s="3"/>
       <c r="AA340" s="3"/>
       <c r="AB340" s="3"/>
       <c r="AC340" s="3"/>
       <c r="AD340" s="3"/>
       <c r="AE340" s="3"/>
       <c r="AF340" s="3"/>
       <c r="AG340" s="3"/>
       <c r="AH340" s="3"/>
       <c r="AI340" s="3"/>
       <c r="AJ340" s="3"/>
       <c r="AK340" s="3"/>
       <c r="AL340" s="3"/>
       <c r="AM340" s="3"/>
       <c r="AN340" s="3"/>
       <c r="AO340" s="3"/>
       <c r="AP340" s="3"/>
       <c r="AQ340" s="3"/>
       <c r="AR340" s="3"/>
       <c r="AS340" s="3"/>
       <c r="AT340" s="3"/>
       <c r="AU340" s="3"/>
       <c r="AV340" s="3"/>
     </row>
-    <row r="341" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="341" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D341" s="3"/>
       <c r="N341" s="3"/>
       <c r="O341" s="3"/>
       <c r="P341" s="3"/>
       <c r="Q341" s="3"/>
       <c r="R341" s="3"/>
       <c r="S341" s="3"/>
       <c r="T341" s="3"/>
       <c r="U341" s="3"/>
       <c r="V341" s="3"/>
       <c r="W341" s="3"/>
       <c r="X341" s="3"/>
       <c r="Y341" s="3"/>
       <c r="Z341" s="3"/>
       <c r="AA341" s="3"/>
       <c r="AB341" s="3"/>
       <c r="AC341" s="3"/>
       <c r="AD341" s="3"/>
       <c r="AE341" s="3"/>
       <c r="AF341" s="3"/>
       <c r="AG341" s="3"/>
       <c r="AH341" s="3"/>
       <c r="AI341" s="3"/>
       <c r="AJ341" s="3"/>
       <c r="AK341" s="3"/>
       <c r="AL341" s="3"/>
       <c r="AM341" s="3"/>
       <c r="AN341" s="3"/>
       <c r="AO341" s="3"/>
       <c r="AP341" s="3"/>
       <c r="AQ341" s="3"/>
       <c r="AR341" s="3"/>
       <c r="AS341" s="3"/>
       <c r="AT341" s="3"/>
       <c r="AU341" s="3"/>
       <c r="AV341" s="3"/>
     </row>
-    <row r="342" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D342" s="3"/>
       <c r="N342" s="3"/>
       <c r="O342" s="3"/>
       <c r="P342" s="3"/>
       <c r="Q342" s="3"/>
       <c r="R342" s="3"/>
       <c r="S342" s="3"/>
       <c r="T342" s="3"/>
       <c r="U342" s="3"/>
       <c r="V342" s="3"/>
       <c r="W342" s="3"/>
       <c r="X342" s="3"/>
       <c r="Y342" s="3"/>
       <c r="Z342" s="3"/>
       <c r="AA342" s="3"/>
       <c r="AB342" s="3"/>
       <c r="AC342" s="3"/>
       <c r="AD342" s="3"/>
       <c r="AE342" s="3"/>
       <c r="AF342" s="3"/>
       <c r="AG342" s="3"/>
       <c r="AH342" s="3"/>
       <c r="AI342" s="3"/>
       <c r="AJ342" s="3"/>
       <c r="AK342" s="3"/>
       <c r="AL342" s="3"/>
       <c r="AM342" s="3"/>
       <c r="AN342" s="3"/>
       <c r="AO342" s="3"/>
       <c r="AP342" s="3"/>
       <c r="AQ342" s="3"/>
       <c r="AR342" s="3"/>
       <c r="AS342" s="3"/>
       <c r="AT342" s="3"/>
       <c r="AU342" s="3"/>
       <c r="AV342" s="3"/>
     </row>
-    <row r="343" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D343" s="3"/>
       <c r="N343" s="3"/>
       <c r="O343" s="3"/>
       <c r="P343" s="3"/>
       <c r="Q343" s="3"/>
       <c r="R343" s="3"/>
       <c r="S343" s="3"/>
       <c r="T343" s="3"/>
       <c r="U343" s="3"/>
       <c r="V343" s="3"/>
       <c r="W343" s="3"/>
       <c r="X343" s="3"/>
       <c r="Y343" s="3"/>
       <c r="Z343" s="3"/>
       <c r="AA343" s="3"/>
       <c r="AB343" s="3"/>
       <c r="AC343" s="3"/>
       <c r="AD343" s="3"/>
       <c r="AE343" s="3"/>
       <c r="AF343" s="3"/>
       <c r="AG343" s="3"/>
       <c r="AH343" s="3"/>
       <c r="AI343" s="3"/>
       <c r="AJ343" s="3"/>
       <c r="AK343" s="3"/>
       <c r="AL343" s="3"/>
       <c r="AM343" s="3"/>
       <c r="AN343" s="3"/>
       <c r="AO343" s="3"/>
       <c r="AP343" s="3"/>
       <c r="AQ343" s="3"/>
       <c r="AR343" s="3"/>
       <c r="AS343" s="3"/>
       <c r="AT343" s="3"/>
       <c r="AU343" s="3"/>
       <c r="AV343" s="3"/>
     </row>
-    <row r="344" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="344" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D344" s="3"/>
       <c r="N344" s="3"/>
       <c r="O344" s="3"/>
       <c r="P344" s="3"/>
       <c r="Q344" s="3"/>
       <c r="R344" s="3"/>
       <c r="S344" s="3"/>
       <c r="T344" s="3"/>
       <c r="U344" s="3"/>
       <c r="V344" s="3"/>
       <c r="W344" s="3"/>
       <c r="X344" s="3"/>
       <c r="Y344" s="3"/>
       <c r="Z344" s="3"/>
       <c r="AA344" s="3"/>
       <c r="AB344" s="3"/>
       <c r="AC344" s="3"/>
       <c r="AD344" s="3"/>
       <c r="AE344" s="3"/>
       <c r="AF344" s="3"/>
       <c r="AG344" s="3"/>
       <c r="AH344" s="3"/>
       <c r="AI344" s="3"/>
       <c r="AJ344" s="3"/>
       <c r="AK344" s="3"/>
       <c r="AL344" s="3"/>
       <c r="AM344" s="3"/>
       <c r="AN344" s="3"/>
       <c r="AO344" s="3"/>
       <c r="AP344" s="3"/>
       <c r="AQ344" s="3"/>
       <c r="AR344" s="3"/>
       <c r="AS344" s="3"/>
       <c r="AT344" s="3"/>
       <c r="AU344" s="3"/>
       <c r="AV344" s="3"/>
     </row>
-    <row r="352" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU352" s="43"/>
+    <row r="345" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D345" s="3"/>
+      <c r="N345" s="3"/>
+      <c r="O345" s="3"/>
+      <c r="P345" s="3"/>
+      <c r="Q345" s="3"/>
+      <c r="R345" s="3"/>
+      <c r="S345" s="3"/>
+      <c r="T345" s="3"/>
+      <c r="U345" s="3"/>
+      <c r="V345" s="3"/>
+      <c r="W345" s="3"/>
+      <c r="X345" s="3"/>
+      <c r="Y345" s="3"/>
+      <c r="Z345" s="3"/>
+      <c r="AA345" s="3"/>
+      <c r="AB345" s="3"/>
+      <c r="AC345" s="3"/>
+      <c r="AD345" s="3"/>
+      <c r="AE345" s="3"/>
+      <c r="AF345" s="3"/>
+      <c r="AG345" s="3"/>
+      <c r="AH345" s="3"/>
+      <c r="AI345" s="3"/>
+      <c r="AJ345" s="3"/>
+      <c r="AK345" s="3"/>
+      <c r="AL345" s="3"/>
+      <c r="AM345" s="3"/>
+      <c r="AN345" s="3"/>
+      <c r="AO345" s="3"/>
+      <c r="AP345" s="3"/>
+      <c r="AQ345" s="3"/>
+      <c r="AR345" s="3"/>
+      <c r="AS345" s="3"/>
+      <c r="AT345" s="3"/>
+      <c r="AU345" s="3"/>
+      <c r="AV345" s="3"/>
     </row>
     <row r="353" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C353" s="43"/>
       <c r="D353" s="43"/>
       <c r="E353" s="43"/>
       <c r="F353" s="43"/>
       <c r="G353" s="43"/>
       <c r="H353" s="43"/>
       <c r="I353" s="43"/>
       <c r="J353" s="43"/>
       <c r="K353" s="43"/>
       <c r="L353" s="43"/>
       <c r="M353" s="43"/>
       <c r="N353" s="43"/>
       <c r="O353" s="43"/>
       <c r="P353" s="43"/>
       <c r="Q353" s="43"/>
       <c r="R353" s="43"/>
       <c r="S353" s="43"/>
       <c r="T353" s="43"/>
       <c r="U353" s="43"/>
       <c r="V353" s="43"/>
       <c r="W353" s="43"/>
       <c r="X353" s="43"/>
       <c r="Y353" s="43"/>
@@ -38920,50 +39014,97 @@
       <c r="X379" s="43"/>
       <c r="Y379" s="43"/>
       <c r="Z379" s="43"/>
       <c r="AA379" s="43"/>
       <c r="AB379" s="43"/>
       <c r="AC379" s="43"/>
       <c r="AD379" s="43"/>
       <c r="AE379" s="43"/>
       <c r="AF379" s="43"/>
       <c r="AG379" s="43"/>
       <c r="AH379" s="43"/>
       <c r="AI379" s="43"/>
       <c r="AJ379" s="43"/>
       <c r="AK379" s="43"/>
       <c r="AL379" s="43"/>
       <c r="AM379" s="43"/>
       <c r="AN379" s="43"/>
       <c r="AO379" s="43"/>
       <c r="AP379" s="43"/>
       <c r="AQ379" s="43"/>
       <c r="AR379" s="43"/>
       <c r="AS379" s="43"/>
       <c r="AT379" s="43"/>
       <c r="AU379" s="43"/>
     </row>
+    <row r="380" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C380" s="43"/>
+      <c r="D380" s="43"/>
+      <c r="E380" s="43"/>
+      <c r="F380" s="43"/>
+      <c r="G380" s="43"/>
+      <c r="H380" s="43"/>
+      <c r="I380" s="43"/>
+      <c r="J380" s="43"/>
+      <c r="K380" s="43"/>
+      <c r="L380" s="43"/>
+      <c r="M380" s="43"/>
+      <c r="N380" s="43"/>
+      <c r="O380" s="43"/>
+      <c r="P380" s="43"/>
+      <c r="Q380" s="43"/>
+      <c r="R380" s="43"/>
+      <c r="S380" s="43"/>
+      <c r="T380" s="43"/>
+      <c r="U380" s="43"/>
+      <c r="V380" s="43"/>
+      <c r="W380" s="43"/>
+      <c r="X380" s="43"/>
+      <c r="Y380" s="43"/>
+      <c r="Z380" s="43"/>
+      <c r="AA380" s="43"/>
+      <c r="AB380" s="43"/>
+      <c r="AC380" s="43"/>
+      <c r="AD380" s="43"/>
+      <c r="AE380" s="43"/>
+      <c r="AF380" s="43"/>
+      <c r="AG380" s="43"/>
+      <c r="AH380" s="43"/>
+      <c r="AI380" s="43"/>
+      <c r="AJ380" s="43"/>
+      <c r="AK380" s="43"/>
+      <c r="AL380" s="43"/>
+      <c r="AM380" s="43"/>
+      <c r="AN380" s="43"/>
+      <c r="AO380" s="43"/>
+      <c r="AP380" s="43"/>
+      <c r="AQ380" s="43"/>
+      <c r="AR380" s="43"/>
+      <c r="AS380" s="43"/>
+      <c r="AT380" s="43"/>
+      <c r="AU380" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>