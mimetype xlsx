--- v5 (2026-04-27)
+++ v6 (2026-05-17)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E04C46B4-A047-433C-853E-8C54A8ABD2B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB9170C-4569-4622-A4E2-DC001F651E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1812" yWindow="1812" windowWidth="17280" windowHeight="9024" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7295" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7322" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,93 +987,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY380"/>
+  <dimension ref="B2:AY381"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="48" width="9.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
+    <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
+    <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="47"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="47"/>
@@ -36869,317 +36869,420 @@
       <c r="AO321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS321" s="41">
         <v>3.58</v>
       </c>
       <c r="AT321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU321" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV321" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="322" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C322" s="24" t="s">
+    <row r="322" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B322" s="39"/>
+      <c r="C322" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="D322" s="37">
+      <c r="D322" s="40">
         <v>3.19</v>
       </c>
-      <c r="E322" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N322" s="37">
+      <c r="E322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N322" s="40">
         <v>2.7</v>
       </c>
-      <c r="O322" s="37">
+      <c r="O322" s="40">
         <v>2.8</v>
       </c>
-      <c r="P322" s="37">
+      <c r="P322" s="40">
         <v>2.84</v>
       </c>
-      <c r="Q322" s="37">
+      <c r="Q322" s="40">
         <v>3.01</v>
       </c>
-      <c r="R322" s="37">
+      <c r="R322" s="40">
         <v>3.09</v>
       </c>
-      <c r="S322" s="37">
+      <c r="S322" s="40">
         <v>3.2</v>
       </c>
-      <c r="T322" s="37">
+      <c r="T322" s="40">
         <v>3.31</v>
       </c>
-      <c r="U322" s="37">
+      <c r="U322" s="40">
         <v>3.39</v>
       </c>
-      <c r="V322" s="37">
+      <c r="V322" s="40">
         <v>3.51</v>
       </c>
-      <c r="W322" s="37">
+      <c r="W322" s="40">
         <v>3.61</v>
       </c>
-      <c r="X322" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA322" s="37">
+      <c r="X322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA322" s="40">
         <v>3.86</v>
       </c>
-      <c r="AB322" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG322" s="29">
+      <c r="AB322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG322" s="41">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AH322" s="29">
+      <c r="AH322" s="41">
         <v>2.42</v>
       </c>
-      <c r="AI322" s="29">
+      <c r="AI322" s="41">
         <v>2.81</v>
       </c>
-      <c r="AJ322" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK322" s="29">
+      <c r="AJ322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK322" s="41">
         <v>2.9</v>
       </c>
-      <c r="AL322" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AM322" s="29">
+      <c r="AL322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM322" s="41">
         <v>3.19</v>
       </c>
-      <c r="AN322" s="29">
+      <c r="AN322" s="41">
         <v>3.21</v>
       </c>
-      <c r="AO322" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS322" s="29">
+      <c r="AO322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS322" s="41">
         <v>3.59</v>
       </c>
-      <c r="AT322" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY322" s="42"/>
+      <c r="AT322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV322" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="324" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF324" s="1"/>
+    <row r="323" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="24"/>
+      <c r="C323" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D323" s="37">
+        <v>3.55</v>
+      </c>
+      <c r="E323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N323" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="O323" s="37">
+        <v>2.88</v>
+      </c>
+      <c r="P323" s="37">
+        <v>2.91</v>
+      </c>
+      <c r="Q323" s="37">
+        <v>3.02</v>
+      </c>
+      <c r="R323" s="37">
+        <v>3.12</v>
+      </c>
+      <c r="S323" s="37">
+        <v>3.21</v>
+      </c>
+      <c r="T323" s="37">
+        <v>3.31</v>
+      </c>
+      <c r="U323" s="37">
+        <v>3.43</v>
+      </c>
+      <c r="V323" s="37">
+        <v>3.54</v>
+      </c>
+      <c r="W323" s="37">
+        <v>3.63</v>
+      </c>
+      <c r="X323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA323" s="37">
+        <v>3.87</v>
+      </c>
+      <c r="AB323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG323" s="29">
+        <v>2.58</v>
+      </c>
+      <c r="AH323" s="29">
+        <v>2.42</v>
+      </c>
+      <c r="AI323" s="29">
+        <v>2.82</v>
+      </c>
+      <c r="AJ323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK323" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="AL323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM323" s="29">
+        <v>3.19</v>
+      </c>
+      <c r="AN323" s="29">
+        <v>3.4</v>
+      </c>
+      <c r="AO323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS323" s="29">
+        <v>3.61</v>
+      </c>
+      <c r="AT323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW323" s="42"/>
+      <c r="AX323" s="42"/>
+      <c r="AY323" s="42"/>
     </row>
     <row r="325" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B325" s="38"/>
-[...35 lines deleted...]
-      <c r="AV325" s="8"/>
+      <c r="B325" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D325" s="1"/>
+      <c r="N325" s="1"/>
+      <c r="O325" s="1"/>
+      <c r="P325" s="1"/>
+      <c r="Q325" s="1"/>
+      <c r="R325" s="1"/>
+      <c r="S325" s="1"/>
+      <c r="T325" s="1"/>
+      <c r="U325" s="1"/>
+      <c r="V325" s="1"/>
+      <c r="W325" s="1"/>
+      <c r="X325" s="1"/>
+      <c r="Y325" s="1"/>
+      <c r="Z325" s="1"/>
+      <c r="AA325" s="1"/>
+      <c r="AB325" s="1"/>
+      <c r="AC325" s="1"/>
+      <c r="AD325" s="1"/>
+      <c r="AE325" s="1"/>
+      <c r="AF325" s="1"/>
     </row>
-    <row r="328" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF328" s="3"/>
+    <row r="326" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="38"/>
+      <c r="D326" s="8"/>
+      <c r="N326" s="8"/>
+      <c r="O326" s="8"/>
+      <c r="P326" s="8"/>
+      <c r="Q326" s="8"/>
+      <c r="R326" s="8"/>
+      <c r="S326" s="8"/>
+      <c r="T326" s="8"/>
+      <c r="U326" s="8"/>
+      <c r="V326" s="8"/>
+      <c r="W326" s="8"/>
+      <c r="X326" s="8"/>
+      <c r="Y326" s="8"/>
+      <c r="Z326" s="8"/>
+      <c r="AA326" s="8"/>
+      <c r="AB326" s="8"/>
+      <c r="AC326" s="8"/>
+      <c r="AD326" s="8"/>
+      <c r="AE326" s="8"/>
+      <c r="AF326" s="8"/>
+      <c r="AG326" s="8"/>
+      <c r="AH326" s="8"/>
+      <c r="AI326" s="8"/>
+      <c r="AJ326" s="8"/>
+      <c r="AK326" s="8"/>
+      <c r="AL326" s="8"/>
+      <c r="AM326" s="8"/>
+      <c r="AN326" s="8"/>
+      <c r="AO326" s="8"/>
+      <c r="AP326" s="8"/>
+      <c r="AQ326" s="8"/>
+      <c r="AR326" s="8"/>
+      <c r="AS326" s="8"/>
+      <c r="AT326" s="8"/>
+      <c r="AU326" s="8"/>
+      <c r="AV326" s="8"/>
     </row>
     <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D329" s="3"/>
       <c r="N329" s="3"/>
       <c r="O329" s="3"/>
       <c r="P329" s="3"/>
       <c r="Q329" s="3"/>
       <c r="R329" s="3"/>
       <c r="S329" s="3"/>
       <c r="T329" s="3"/>
       <c r="U329" s="3"/>
       <c r="V329" s="3"/>
       <c r="W329" s="3"/>
       <c r="X329" s="3"/>
       <c r="Y329" s="3"/>
       <c r="Z329" s="3"/>
       <c r="AA329" s="3"/>
       <c r="AB329" s="3"/>
       <c r="AC329" s="3"/>
       <c r="AD329" s="3"/>
       <c r="AE329" s="3"/>
       <c r="AF329" s="3"/>
-      <c r="AG329" s="3"/>
-[...14 lines deleted...]
-      <c r="AV329" s="3"/>
     </row>
     <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D330" s="3"/>
       <c r="N330" s="3"/>
       <c r="O330" s="3"/>
       <c r="P330" s="3"/>
       <c r="Q330" s="3"/>
       <c r="R330" s="3"/>
       <c r="S330" s="3"/>
       <c r="T330" s="3"/>
       <c r="U330" s="3"/>
       <c r="V330" s="3"/>
       <c r="W330" s="3"/>
       <c r="X330" s="3"/>
       <c r="Y330" s="3"/>
       <c r="Z330" s="3"/>
       <c r="AA330" s="3"/>
       <c r="AB330" s="3"/>
       <c r="AC330" s="3"/>
       <c r="AD330" s="3"/>
       <c r="AE330" s="3"/>
       <c r="AF330" s="3"/>
       <c r="AG330" s="3"/>
       <c r="AH330" s="3"/>
       <c r="AI330" s="3"/>
@@ -37745,96 +37848,87 @@
       <c r="Y345" s="3"/>
       <c r="Z345" s="3"/>
       <c r="AA345" s="3"/>
       <c r="AB345" s="3"/>
       <c r="AC345" s="3"/>
       <c r="AD345" s="3"/>
       <c r="AE345" s="3"/>
       <c r="AF345" s="3"/>
       <c r="AG345" s="3"/>
       <c r="AH345" s="3"/>
       <c r="AI345" s="3"/>
       <c r="AJ345" s="3"/>
       <c r="AK345" s="3"/>
       <c r="AL345" s="3"/>
       <c r="AM345" s="3"/>
       <c r="AN345" s="3"/>
       <c r="AO345" s="3"/>
       <c r="AP345" s="3"/>
       <c r="AQ345" s="3"/>
       <c r="AR345" s="3"/>
       <c r="AS345" s="3"/>
       <c r="AT345" s="3"/>
       <c r="AU345" s="3"/>
       <c r="AV345" s="3"/>
     </row>
-    <row r="353" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU353" s="43"/>
+    <row r="346" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D346" s="3"/>
+      <c r="N346" s="3"/>
+      <c r="O346" s="3"/>
+      <c r="P346" s="3"/>
+      <c r="Q346" s="3"/>
+      <c r="R346" s="3"/>
+      <c r="S346" s="3"/>
+      <c r="T346" s="3"/>
+      <c r="U346" s="3"/>
+      <c r="V346" s="3"/>
+      <c r="W346" s="3"/>
+      <c r="X346" s="3"/>
+      <c r="Y346" s="3"/>
+      <c r="Z346" s="3"/>
+      <c r="AA346" s="3"/>
+      <c r="AB346" s="3"/>
+      <c r="AC346" s="3"/>
+      <c r="AD346" s="3"/>
+      <c r="AE346" s="3"/>
+      <c r="AF346" s="3"/>
+      <c r="AG346" s="3"/>
+      <c r="AH346" s="3"/>
+      <c r="AI346" s="3"/>
+      <c r="AJ346" s="3"/>
+      <c r="AK346" s="3"/>
+      <c r="AL346" s="3"/>
+      <c r="AM346" s="3"/>
+      <c r="AN346" s="3"/>
+      <c r="AO346" s="3"/>
+      <c r="AP346" s="3"/>
+      <c r="AQ346" s="3"/>
+      <c r="AR346" s="3"/>
+      <c r="AS346" s="3"/>
+      <c r="AT346" s="3"/>
+      <c r="AU346" s="3"/>
+      <c r="AV346" s="3"/>
     </row>
     <row r="354" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C354" s="43"/>
       <c r="D354" s="43"/>
       <c r="E354" s="43"/>
       <c r="F354" s="43"/>
       <c r="G354" s="43"/>
       <c r="H354" s="43"/>
       <c r="I354" s="43"/>
       <c r="J354" s="43"/>
       <c r="K354" s="43"/>
       <c r="L354" s="43"/>
       <c r="M354" s="43"/>
       <c r="N354" s="43"/>
       <c r="O354" s="43"/>
       <c r="P354" s="43"/>
       <c r="Q354" s="43"/>
       <c r="R354" s="43"/>
       <c r="S354" s="43"/>
       <c r="T354" s="43"/>
       <c r="U354" s="43"/>
       <c r="V354" s="43"/>
       <c r="W354" s="43"/>
       <c r="X354" s="43"/>
       <c r="Y354" s="43"/>
@@ -39061,50 +39155,97 @@
       <c r="X380" s="43"/>
       <c r="Y380" s="43"/>
       <c r="Z380" s="43"/>
       <c r="AA380" s="43"/>
       <c r="AB380" s="43"/>
       <c r="AC380" s="43"/>
       <c r="AD380" s="43"/>
       <c r="AE380" s="43"/>
       <c r="AF380" s="43"/>
       <c r="AG380" s="43"/>
       <c r="AH380" s="43"/>
       <c r="AI380" s="43"/>
       <c r="AJ380" s="43"/>
       <c r="AK380" s="43"/>
       <c r="AL380" s="43"/>
       <c r="AM380" s="43"/>
       <c r="AN380" s="43"/>
       <c r="AO380" s="43"/>
       <c r="AP380" s="43"/>
       <c r="AQ380" s="43"/>
       <c r="AR380" s="43"/>
       <c r="AS380" s="43"/>
       <c r="AT380" s="43"/>
       <c r="AU380" s="43"/>
     </row>
+    <row r="381" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C381" s="43"/>
+      <c r="D381" s="43"/>
+      <c r="E381" s="43"/>
+      <c r="F381" s="43"/>
+      <c r="G381" s="43"/>
+      <c r="H381" s="43"/>
+      <c r="I381" s="43"/>
+      <c r="J381" s="43"/>
+      <c r="K381" s="43"/>
+      <c r="L381" s="43"/>
+      <c r="M381" s="43"/>
+      <c r="N381" s="43"/>
+      <c r="O381" s="43"/>
+      <c r="P381" s="43"/>
+      <c r="Q381" s="43"/>
+      <c r="R381" s="43"/>
+      <c r="S381" s="43"/>
+      <c r="T381" s="43"/>
+      <c r="U381" s="43"/>
+      <c r="V381" s="43"/>
+      <c r="W381" s="43"/>
+      <c r="X381" s="43"/>
+      <c r="Y381" s="43"/>
+      <c r="Z381" s="43"/>
+      <c r="AA381" s="43"/>
+      <c r="AB381" s="43"/>
+      <c r="AC381" s="43"/>
+      <c r="AD381" s="43"/>
+      <c r="AE381" s="43"/>
+      <c r="AF381" s="43"/>
+      <c r="AG381" s="43"/>
+      <c r="AH381" s="43"/>
+      <c r="AI381" s="43"/>
+      <c r="AJ381" s="43"/>
+      <c r="AK381" s="43"/>
+      <c r="AL381" s="43"/>
+      <c r="AM381" s="43"/>
+      <c r="AN381" s="43"/>
+      <c r="AO381" s="43"/>
+      <c r="AP381" s="43"/>
+      <c r="AQ381" s="43"/>
+      <c r="AR381" s="43"/>
+      <c r="AS381" s="43"/>
+      <c r="AT381" s="43"/>
+      <c r="AU381" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>