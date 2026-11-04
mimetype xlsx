--- v10 (2026-10-15)
+++ v11 (2026-11-04)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1964566D-C586-44A3-9FF9-66589BF4B08E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2136D59C-0FCA-4DD2-BC79-E3D6516711C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="28">
   <si>
     <t>I1</t>
   </si>
   <si>
     <t>I2</t>
   </si>
   <si>
     <t>I3</t>
   </si>
   <si>
     <t>I4</t>
   </si>
   <si>
     <t>I8</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
@@ -882,55 +882,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:L438"/>
+  <dimension ref="B2:L439"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A284" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D8" sqref="D8:L289"/>
+      <pane ySplit="1" topLeftCell="A270" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J285" sqref="J285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="14.6640625" style="1" customWidth="1"/>
     <col min="7" max="12" width="11.6640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="50" t="s">
         <v>24</v>
       </c>
@@ -10316,94 +10316,119 @@
         <v>-11</v>
       </c>
       <c r="F288" s="70">
         <v>-16.8</v>
       </c>
       <c r="G288" s="71">
         <v>-2.1500000000000004</v>
       </c>
       <c r="H288" s="71">
         <v>2.7999999999999989</v>
       </c>
       <c r="I288" s="71">
         <v>-33.75</v>
       </c>
       <c r="J288" s="71">
         <v>-24.849999999999998</v>
       </c>
       <c r="K288" s="71">
         <v>-14.4</v>
       </c>
       <c r="L288" s="71">
         <v>-10.549999999999997</v>
       </c>
     </row>
     <row r="289" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B289" s="65"/>
-      <c r="C289" s="65" t="s">
+      <c r="B289" s="61"/>
+      <c r="C289" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="D289" s="72">
+      <c r="D289" s="70">
         <v>-11.3</v>
       </c>
-      <c r="E289" s="72">
+      <c r="E289" s="70">
         <v>-15</v>
       </c>
-      <c r="F289" s="72">
+      <c r="F289" s="70">
         <v>-17.399999999999999</v>
       </c>
-      <c r="G289" s="73">
+      <c r="G289" s="71">
         <v>-7.3920095222295004</v>
       </c>
-      <c r="H289" s="73">
+      <c r="H289" s="71">
         <v>-0.90835859746608349</v>
       </c>
-      <c r="I289" s="73">
+      <c r="I289" s="71">
         <v>-31.891685475694871</v>
       </c>
-      <c r="J289" s="73">
+      <c r="J289" s="71">
         <v>-29.088061572246069</v>
       </c>
-      <c r="K289" s="73">
+      <c r="K289" s="71">
         <v>-13.055582891813945</v>
       </c>
-      <c r="L289" s="73">
+      <c r="L289" s="71">
         <v>-7.9206978472501071</v>
       </c>
     </row>
     <row r="290" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B290" s="56" t="s">
+      <c r="B290" s="65"/>
+      <c r="C290" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="72">
+        <v>-10</v>
+      </c>
+      <c r="E290" s="72">
+        <v>-12.6</v>
+      </c>
+      <c r="F290" s="72">
+        <v>-18.2</v>
+      </c>
+      <c r="G290" s="73">
+        <v>-0.97899106384830237</v>
+      </c>
+      <c r="H290" s="73">
+        <v>3.9141187396757822</v>
+      </c>
+      <c r="I290" s="73">
+        <v>-35.964118366958587</v>
+      </c>
+      <c r="J290" s="73">
+        <v>-29.162178385594519</v>
+      </c>
+      <c r="K290" s="73">
+        <v>-17.62150471179168</v>
+      </c>
+      <c r="L290" s="73">
+        <v>-13.850000000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B291" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C290" s="4"/>
-[...6 lines deleted...]
-      <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="5"/>
       <c r="E291" s="6"/>
       <c r="F291" s="6"/>
       <c r="G291" s="6"/>
     </row>
     <row r="292" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B292" s="4"/>
       <c r="C292" s="4"/>
       <c r="D292" s="5"/>
       <c r="E292" s="6"/>
       <c r="F292" s="6"/>
       <c r="G292" s="6"/>
     </row>
     <row r="293" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B293" s="4"/>
       <c r="C293" s="4"/>
       <c r="D293" s="5"/>
       <c r="E293" s="6"/>
       <c r="F293" s="6"/>
       <c r="G293" s="6"/>
     </row>
     <row r="294" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
@@ -11537,50 +11562,58 @@
       <c r="C435" s="4"/>
       <c r="D435" s="5"/>
       <c r="E435" s="6"/>
       <c r="F435" s="6"/>
       <c r="G435" s="6"/>
     </row>
     <row r="436" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B436" s="4"/>
       <c r="C436" s="4"/>
       <c r="D436" s="5"/>
       <c r="E436" s="6"/>
       <c r="F436" s="6"/>
       <c r="G436" s="6"/>
     </row>
     <row r="437" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B437" s="4"/>
       <c r="C437" s="4"/>
       <c r="D437" s="5"/>
       <c r="E437" s="6"/>
       <c r="F437" s="6"/>
       <c r="G437" s="6"/>
     </row>
     <row r="438" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B438" s="4"/>
       <c r="C438" s="4"/>
+      <c r="D438" s="5"/>
+      <c r="E438" s="6"/>
+      <c r="F438" s="6"/>
+      <c r="G438" s="6"/>
+    </row>
+    <row r="439" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B439" s="4"/>
+      <c r="C439" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:L6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>