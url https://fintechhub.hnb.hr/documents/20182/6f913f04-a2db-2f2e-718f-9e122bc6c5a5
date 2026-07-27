--- v1 (2026-03-14)
+++ v2 (2026-07-27)
@@ -1,60 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\IFON\9. BILTENSKE TABLICE\Biltenske tablice IVF\Bilten\BT_IVF_podaci za 20251231 - objava 20260228\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\IFON\9. BILTENSKE TABLICE\Biltenske tablice IVF\Bilten\BT_IVF_podaci za 20260430 - objava 20260630\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7B2D175-8D51-42E1-A823-4A77F9C4D8A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7185" yWindow="465" windowWidth="28800" windowHeight="12300"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t xml:space="preserve"> Total (1+2)</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5)</t>
   </si>
   <si>
     <t>Investment funds' shares/units issued by type of investment</t>
   </si>
   <si>
     <t>Investment funds' shares/units issued by type of fund</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
@@ -216,51 +222,51 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Closed-ended</t>
     </r>
   </si>
   <si>
     <t>Table E2a Investment funds' shares/units issued by type of investment and type of fund (end-of-period balance)</t>
   </si>
   <si>
     <t>Notes: Data reported on 31 March 2019  have been increased by reclassifying the status of funds that have not aligned their business with the provisions of Regulation on money market funds (Regulation (EU) No 2017/1131) of the European Parliament and of the Council of 14 June 2017. Data converted into euros until December 2022 at a fixed conversion rate.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm/yy"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -426,61 +432,61 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Normalno 3" xfId="10"/>
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Normalno 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -531,85 +537,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -741,78 +781,78 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:FO19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:FS19"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="80" max="171" width="10.1640625" style="4"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="58.140625" customWidth="1"/>
+    <col min="80" max="175" width="10.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:171" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:175" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="11"/>
     </row>
-    <row r="2" spans="2:171" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:175" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="12"/>
       <c r="N2" s="12"/>
     </row>
-    <row r="3" spans="2:171" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:175" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:171" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:175" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="CB4" s="1"/>
       <c r="CC4" s="1"/>
       <c r="CD4" s="1"/>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1"/>
       <c r="CG4" s="1"/>
       <c r="CH4" s="1"/>
       <c r="CI4" s="1"/>
       <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1"/>
       <c r="CN4" s="1"/>
       <c r="CO4" s="1"/>
       <c r="CP4" s="1"/>
       <c r="CQ4" s="1"/>
       <c r="CR4" s="1"/>
       <c r="CS4" s="1"/>
       <c r="CT4" s="1"/>
       <c r="CU4" s="1"/>
       <c r="CV4" s="1"/>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1"/>
       <c r="CY4" s="1"/>
@@ -862,52 +902,56 @@
       <c r="EQ4" s="1"/>
       <c r="ER4" s="1"/>
       <c r="ES4" s="1"/>
       <c r="ET4" s="1"/>
       <c r="EU4" s="1"/>
       <c r="EV4" s="1"/>
       <c r="EW4" s="1"/>
       <c r="EX4" s="1"/>
       <c r="EY4" s="1"/>
       <c r="EZ4" s="1"/>
       <c r="FA4" s="1"/>
       <c r="FB4" s="1"/>
       <c r="FC4" s="1"/>
       <c r="FD4" s="1"/>
       <c r="FE4" s="1"/>
       <c r="FF4" s="1"/>
       <c r="FG4" s="1"/>
       <c r="FH4" s="1"/>
       <c r="FI4" s="1"/>
       <c r="FJ4" s="1"/>
       <c r="FK4" s="1"/>
       <c r="FL4" s="1"/>
       <c r="FM4" s="1"/>
       <c r="FN4" s="1"/>
       <c r="FO4" s="1"/>
+      <c r="FP4" s="1"/>
+      <c r="FQ4" s="1"/>
+      <c r="FR4" s="1"/>
+      <c r="FS4" s="1"/>
     </row>
-    <row r="5" spans="2:171" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:175" s="6" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
@@ -980,51 +1024,51 @@
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
       <c r="DB5" s="8"/>
       <c r="DC5" s="8"/>
       <c r="DD5" s="8"/>
       <c r="DE5" s="8"/>
       <c r="DF5" s="8"/>
       <c r="DG5" s="8"/>
       <c r="DH5" s="8"/>
       <c r="DI5" s="8"/>
       <c r="DJ5" s="8"/>
       <c r="DK5" s="8"/>
       <c r="DL5" s="8"/>
     </row>
-    <row r="6" spans="2:171" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:175" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="9">
         <v>40908</v>
       </c>
       <c r="D6" s="9">
         <v>40939</v>
       </c>
       <c r="E6" s="9">
         <v>40968</v>
       </c>
       <c r="F6" s="9">
         <v>40999</v>
       </c>
       <c r="G6" s="9">
         <v>41029</v>
       </c>
       <c r="H6" s="9">
         <v>41060</v>
       </c>
       <c r="I6" s="9">
         <v>41090</v>
       </c>
       <c r="J6" s="9">
         <v>41121</v>
       </c>
@@ -1489,52 +1533,64 @@
       </c>
       <c r="FH6" s="9">
         <v>45808</v>
       </c>
       <c r="FI6" s="9">
         <v>45838</v>
       </c>
       <c r="FJ6" s="9">
         <v>45869</v>
       </c>
       <c r="FK6" s="9">
         <v>45900</v>
       </c>
       <c r="FL6" s="9">
         <v>45930</v>
       </c>
       <c r="FM6" s="9">
         <v>45961</v>
       </c>
       <c r="FN6" s="9">
         <v>45991</v>
       </c>
       <c r="FO6" s="9">
         <v>46022</v>
       </c>
+      <c r="FP6" s="9">
+        <v>46053</v>
+      </c>
+      <c r="FQ6" s="9">
+        <v>46081</v>
+      </c>
+      <c r="FR6" s="9">
+        <v>46112</v>
+      </c>
+      <c r="FS6" s="9">
+        <v>46142</v>
+      </c>
     </row>
-    <row r="7" spans="2:171" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:175" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
@@ -1663,52 +1719,56 @@
       <c r="EQ7" s="5"/>
       <c r="ER7" s="5"/>
       <c r="ES7" s="5"/>
       <c r="ET7" s="5"/>
       <c r="EU7" s="5"/>
       <c r="EV7" s="5"/>
       <c r="EW7" s="5"/>
       <c r="EX7" s="5"/>
       <c r="EY7" s="5"/>
       <c r="EZ7" s="5"/>
       <c r="FA7" s="5"/>
       <c r="FB7" s="5"/>
       <c r="FC7" s="5"/>
       <c r="FD7" s="5"/>
       <c r="FE7" s="5"/>
       <c r="FF7" s="5"/>
       <c r="FG7" s="5"/>
       <c r="FH7" s="5"/>
       <c r="FI7" s="5"/>
       <c r="FJ7" s="5"/>
       <c r="FK7" s="5"/>
       <c r="FL7" s="5"/>
       <c r="FM7" s="5"/>
       <c r="FN7" s="5"/>
       <c r="FO7" s="5"/>
+      <c r="FP7" s="5"/>
+      <c r="FQ7" s="5"/>
+      <c r="FR7" s="5"/>
+      <c r="FS7" s="5"/>
     </row>
-    <row r="8" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="15">
         <v>108.09</v>
       </c>
       <c r="D8" s="15">
         <v>95.91</v>
       </c>
       <c r="E8" s="15">
         <v>84.44</v>
       </c>
       <c r="F8" s="15">
         <v>83.24</v>
       </c>
       <c r="G8" s="15">
         <v>82.87</v>
       </c>
       <c r="H8" s="15">
         <v>79.349999999999994</v>
       </c>
       <c r="I8" s="15">
         <v>79.040000000000006</v>
       </c>
       <c r="J8" s="15">
@@ -2175,52 +2235,64 @@
       </c>
       <c r="FH8" s="15">
         <v>1106.97</v>
       </c>
       <c r="FI8" s="15">
         <v>1069.6199999999999</v>
       </c>
       <c r="FJ8" s="15">
         <v>1064.24</v>
       </c>
       <c r="FK8" s="15">
         <v>1088.08</v>
       </c>
       <c r="FL8" s="15">
         <v>1092.6500000000001</v>
       </c>
       <c r="FM8" s="15">
         <v>1111.99</v>
       </c>
       <c r="FN8" s="15">
         <v>1102.3499999999999</v>
       </c>
       <c r="FO8" s="15">
         <v>1363.93</v>
       </c>
+      <c r="FP8" s="15">
+        <v>1464.28</v>
+      </c>
+      <c r="FQ8" s="15">
+        <v>1496.86</v>
+      </c>
+      <c r="FR8" s="15">
+        <v>1425.29</v>
+      </c>
+      <c r="FS8" s="15">
+        <v>1355.11</v>
+      </c>
     </row>
-    <row r="9" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="15">
         <v>482.34</v>
       </c>
       <c r="D9" s="15">
         <v>491</v>
       </c>
       <c r="E9" s="15">
         <v>494.65</v>
       </c>
       <c r="F9" s="15">
         <v>489.41</v>
       </c>
       <c r="G9" s="15">
         <v>468.36</v>
       </c>
       <c r="H9" s="15">
         <v>442.57</v>
       </c>
       <c r="I9" s="15">
         <v>439.85</v>
       </c>
       <c r="J9" s="15">
@@ -2687,52 +2759,64 @@
       </c>
       <c r="FH9" s="17">
         <v>1217.1600000000001</v>
       </c>
       <c r="FI9" s="17">
         <v>1262.3599999999999</v>
       </c>
       <c r="FJ9" s="17">
         <v>1359.63</v>
       </c>
       <c r="FK9" s="17">
         <v>1367.21</v>
       </c>
       <c r="FL9" s="17">
         <v>1455.94</v>
       </c>
       <c r="FM9" s="17">
         <v>1505.65</v>
       </c>
       <c r="FN9" s="17">
         <v>1500.37</v>
       </c>
       <c r="FO9" s="17">
         <v>1614.59</v>
       </c>
+      <c r="FP9" s="17">
+        <v>1828.08</v>
+      </c>
+      <c r="FQ9" s="17">
+        <v>1901.81</v>
+      </c>
+      <c r="FR9" s="17">
+        <v>1752.64</v>
+      </c>
+      <c r="FS9" s="17">
+        <v>1917.19</v>
+      </c>
     </row>
-    <row r="10" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="15">
         <v>193</v>
       </c>
       <c r="D10" s="15">
         <v>190.21</v>
       </c>
       <c r="E10" s="15">
         <v>189.68</v>
       </c>
       <c r="F10" s="15">
         <v>185.69</v>
       </c>
       <c r="G10" s="15">
         <v>182.16</v>
       </c>
       <c r="H10" s="15">
         <v>172.69</v>
       </c>
       <c r="I10" s="15">
         <v>170.56</v>
       </c>
       <c r="J10" s="15">
@@ -3199,52 +3283,64 @@
       </c>
       <c r="FH10" s="17">
         <v>807.67</v>
       </c>
       <c r="FI10" s="17">
         <v>803.02</v>
       </c>
       <c r="FJ10" s="17">
         <v>807.96</v>
       </c>
       <c r="FK10" s="17">
         <v>807.64</v>
       </c>
       <c r="FL10" s="17">
         <v>813.61</v>
       </c>
       <c r="FM10" s="17">
         <v>824.92</v>
       </c>
       <c r="FN10" s="17">
         <v>829.02</v>
       </c>
       <c r="FO10" s="17">
         <v>898.84</v>
       </c>
+      <c r="FP10" s="17">
+        <v>735.84</v>
+      </c>
+      <c r="FQ10" s="17">
+        <v>744.82</v>
+      </c>
+      <c r="FR10" s="17">
+        <v>721.62</v>
+      </c>
+      <c r="FS10" s="17">
+        <v>730.95</v>
+      </c>
     </row>
-    <row r="11" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="15">
         <v>53.62</v>
       </c>
       <c r="D11" s="15">
         <v>53.49</v>
       </c>
       <c r="E11" s="15">
         <v>53.54</v>
       </c>
       <c r="F11" s="15">
         <v>53.92</v>
       </c>
       <c r="G11" s="15">
         <v>53.84</v>
       </c>
       <c r="H11" s="15">
         <v>53.87</v>
       </c>
       <c r="I11" s="15">
         <v>49.29</v>
       </c>
       <c r="J11" s="15">
@@ -3711,52 +3807,64 @@
       </c>
       <c r="FH11" s="17">
         <v>4.76</v>
       </c>
       <c r="FI11" s="17">
         <v>32.770000000000003</v>
       </c>
       <c r="FJ11" s="17">
         <v>38.020000000000003</v>
       </c>
       <c r="FK11" s="17">
         <v>38.159999999999997</v>
       </c>
       <c r="FL11" s="17">
         <v>39.130000000000003</v>
       </c>
       <c r="FM11" s="17">
         <v>39.07</v>
       </c>
       <c r="FN11" s="17">
         <v>39.68</v>
       </c>
       <c r="FO11" s="17">
         <v>54.94</v>
       </c>
+      <c r="FP11" s="17">
+        <v>60.53</v>
+      </c>
+      <c r="FQ11" s="17">
+        <v>63.42</v>
+      </c>
+      <c r="FR11" s="17">
+        <v>66.540000000000006</v>
+      </c>
+      <c r="FS11" s="17">
+        <v>67.459999999999994</v>
+      </c>
     </row>
-    <row r="12" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="15">
         <v>53.33</v>
       </c>
       <c r="D12" s="15">
         <v>53.13</v>
       </c>
       <c r="E12" s="15">
         <v>52.87</v>
       </c>
       <c r="F12" s="15">
         <v>45.81</v>
       </c>
       <c r="G12" s="15">
         <v>49.92</v>
       </c>
       <c r="H12" s="15">
         <v>55.87</v>
       </c>
       <c r="I12" s="15">
         <v>65.239999999999995</v>
       </c>
       <c r="J12" s="15">
@@ -4223,52 +4331,64 @@
       </c>
       <c r="FH12" s="17">
         <v>922.12</v>
       </c>
       <c r="FI12" s="17">
         <v>959.68</v>
       </c>
       <c r="FJ12" s="17">
         <v>981.99</v>
       </c>
       <c r="FK12" s="17">
         <v>983.83</v>
       </c>
       <c r="FL12" s="17">
         <v>1004.71</v>
       </c>
       <c r="FM12" s="17">
         <v>1004.62</v>
       </c>
       <c r="FN12" s="17">
         <v>922.73</v>
       </c>
       <c r="FO12" s="17">
         <v>569.74</v>
       </c>
+      <c r="FP12" s="17">
+        <v>569.38</v>
+      </c>
+      <c r="FQ12" s="17">
+        <v>592.73</v>
+      </c>
+      <c r="FR12" s="17">
+        <v>591.29999999999995</v>
+      </c>
+      <c r="FS12" s="17">
+        <v>608.38</v>
+      </c>
     </row>
-    <row r="13" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="19">
         <v>890.39</v>
       </c>
       <c r="D13" s="19">
         <v>883.74</v>
       </c>
       <c r="E13" s="19">
         <v>875.18</v>
       </c>
       <c r="F13" s="19">
         <v>858.07</v>
       </c>
       <c r="G13" s="19">
         <v>837.14</v>
       </c>
       <c r="H13" s="19">
         <v>804.35</v>
       </c>
       <c r="I13" s="19">
         <v>803.98</v>
       </c>
       <c r="J13" s="19">
@@ -4735,52 +4855,64 @@
       </c>
       <c r="FH13" s="19">
         <v>4058.67</v>
       </c>
       <c r="FI13" s="19">
         <v>4127.45</v>
       </c>
       <c r="FJ13" s="19">
         <v>4251.8500000000004</v>
       </c>
       <c r="FK13" s="19">
         <v>4284.92</v>
       </c>
       <c r="FL13" s="19">
         <v>4406.04</v>
       </c>
       <c r="FM13" s="19">
         <v>4486.25</v>
       </c>
       <c r="FN13" s="19">
         <v>4394.1499999999996</v>
       </c>
       <c r="FO13" s="19">
         <v>4502.04</v>
       </c>
+      <c r="FP13" s="19">
+        <v>4658.1099999999997</v>
+      </c>
+      <c r="FQ13" s="19">
+        <v>4799.6400000000003</v>
+      </c>
+      <c r="FR13" s="19">
+        <v>4557.3900000000003</v>
+      </c>
+      <c r="FS13" s="19">
+        <v>4679.1000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="2:171" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:175" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
@@ -4913,52 +5045,56 @@
       <c r="EQ14" s="5"/>
       <c r="ER14" s="5"/>
       <c r="ES14" s="5"/>
       <c r="ET14" s="5"/>
       <c r="EU14" s="5"/>
       <c r="EV14" s="5"/>
       <c r="EW14" s="5"/>
       <c r="EX14" s="5"/>
       <c r="EY14" s="5"/>
       <c r="EZ14" s="5"/>
       <c r="FA14" s="5"/>
       <c r="FB14" s="5"/>
       <c r="FC14" s="5"/>
       <c r="FD14" s="5"/>
       <c r="FE14" s="5"/>
       <c r="FF14" s="5"/>
       <c r="FG14" s="5"/>
       <c r="FH14" s="5"/>
       <c r="FI14" s="5"/>
       <c r="FJ14" s="5"/>
       <c r="FK14" s="5"/>
       <c r="FL14" s="5"/>
       <c r="FM14" s="5"/>
       <c r="FN14" s="5"/>
       <c r="FO14" s="5"/>
+      <c r="FP14" s="5"/>
+      <c r="FQ14" s="5"/>
+      <c r="FR14" s="5"/>
+      <c r="FS14" s="5"/>
     </row>
-    <row r="15" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="15">
         <v>675.66</v>
       </c>
       <c r="D15" s="15">
         <v>669.07</v>
       </c>
       <c r="E15" s="15">
         <v>654.77</v>
       </c>
       <c r="F15" s="15">
         <v>636.72</v>
       </c>
       <c r="G15" s="15">
         <v>622.52</v>
       </c>
       <c r="H15" s="15">
         <v>597.65</v>
       </c>
       <c r="I15" s="15">
         <v>599.20000000000005</v>
       </c>
       <c r="J15" s="15">
@@ -5425,52 +5561,64 @@
       </c>
       <c r="FH15" s="17">
         <v>3457.39</v>
       </c>
       <c r="FI15" s="17">
         <v>3502.89</v>
       </c>
       <c r="FJ15" s="17">
         <v>3588.51</v>
       </c>
       <c r="FK15" s="17">
         <v>3625.37</v>
       </c>
       <c r="FL15" s="17">
         <v>3685.63</v>
       </c>
       <c r="FM15" s="17">
         <v>3746.46</v>
       </c>
       <c r="FN15" s="17">
         <v>3670.85</v>
       </c>
       <c r="FO15" s="17">
         <v>3717.17</v>
       </c>
+      <c r="FP15" s="17">
+        <v>3818.28</v>
+      </c>
+      <c r="FQ15" s="17">
+        <v>3948.87</v>
+      </c>
+      <c r="FR15" s="17">
+        <v>3747.81</v>
+      </c>
+      <c r="FS15" s="17">
+        <v>3801.68</v>
+      </c>
     </row>
-    <row r="16" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="15">
         <v>214.73</v>
       </c>
       <c r="D16" s="15">
         <v>214.67</v>
       </c>
       <c r="E16" s="15">
         <v>220.42</v>
       </c>
       <c r="F16" s="15">
         <v>221.36</v>
       </c>
       <c r="G16" s="15">
         <v>214.62</v>
       </c>
       <c r="H16" s="15">
         <v>206.71</v>
       </c>
       <c r="I16" s="15">
         <v>204.78</v>
       </c>
       <c r="J16" s="15">
@@ -5937,52 +6085,64 @@
       </c>
       <c r="FH16" s="17">
         <v>601.28</v>
       </c>
       <c r="FI16" s="17">
         <v>624.54999999999995</v>
       </c>
       <c r="FJ16" s="17">
         <v>663.34</v>
       </c>
       <c r="FK16" s="17">
         <v>659.55</v>
       </c>
       <c r="FL16" s="17">
         <v>720.42</v>
       </c>
       <c r="FM16" s="17">
         <v>739.79</v>
       </c>
       <c r="FN16" s="17">
         <v>723.29</v>
       </c>
       <c r="FO16" s="17">
         <v>784.87</v>
       </c>
+      <c r="FP16" s="17">
+        <v>839.83</v>
+      </c>
+      <c r="FQ16" s="17">
+        <v>850.77</v>
+      </c>
+      <c r="FR16" s="17">
+        <v>809.58</v>
+      </c>
+      <c r="FS16" s="17">
+        <v>877.42</v>
+      </c>
     </row>
-    <row r="17" spans="2:171" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:175" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="21">
         <v>890.39</v>
       </c>
       <c r="D17" s="21">
         <v>883.74</v>
       </c>
       <c r="E17" s="21">
         <v>875.18</v>
       </c>
       <c r="F17" s="21">
         <v>858.07</v>
       </c>
       <c r="G17" s="21">
         <v>837.14</v>
       </c>
       <c r="H17" s="21">
         <v>804.35</v>
       </c>
       <c r="I17" s="21">
         <v>803.98</v>
       </c>
       <c r="J17" s="21">
@@ -6449,52 +6609,64 @@
       </c>
       <c r="FH17" s="22">
         <v>4058.67</v>
       </c>
       <c r="FI17" s="22">
         <v>4127.45</v>
       </c>
       <c r="FJ17" s="22">
         <v>4251.8500000000004</v>
       </c>
       <c r="FK17" s="22">
         <v>4284.92</v>
       </c>
       <c r="FL17" s="22">
         <v>4406.04</v>
       </c>
       <c r="FM17" s="22">
         <v>4486.25</v>
       </c>
       <c r="FN17" s="22">
         <v>4394.1499999999996</v>
       </c>
       <c r="FO17" s="22">
         <v>4502.04</v>
       </c>
+      <c r="FP17" s="22">
+        <v>4658.1099999999997</v>
+      </c>
+      <c r="FQ17" s="22">
+        <v>4799.6400000000003</v>
+      </c>
+      <c r="FR17" s="22">
+        <v>4557.3900000000003</v>
+      </c>
+      <c r="FS17" s="22">
+        <v>4679.1000000000004</v>
+      </c>
     </row>
-    <row r="18" spans="2:171" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:175" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5"/>
       <c r="CE18" s="5"/>
       <c r="CF18" s="5"/>
       <c r="CG18" s="5"/>
       <c r="CH18" s="5"/>
       <c r="CM18" s="5"/>
       <c r="CN18" s="5"/>
       <c r="CO18" s="5"/>
       <c r="CP18" s="5"/>
       <c r="CQ18" s="5"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
       <c r="CT18" s="5"/>
       <c r="CU18" s="5"/>
       <c r="CV18" s="5"/>
       <c r="CW18" s="5"/>
       <c r="CX18" s="5"/>
       <c r="CY18" s="5"/>
       <c r="CZ18" s="5"/>
       <c r="DA18" s="5"/>
       <c r="DB18" s="5"/>
       <c r="DC18" s="5"/>
       <c r="DD18" s="5"/>
@@ -6539,52 +6711,56 @@
       <c r="EQ18" s="5"/>
       <c r="ER18" s="5"/>
       <c r="ES18" s="5"/>
       <c r="ET18" s="5"/>
       <c r="EU18" s="5"/>
       <c r="EV18" s="5"/>
       <c r="EW18" s="5"/>
       <c r="EX18" s="5"/>
       <c r="EY18" s="5"/>
       <c r="EZ18" s="5"/>
       <c r="FA18" s="5"/>
       <c r="FB18" s="5"/>
       <c r="FC18" s="5"/>
       <c r="FD18" s="5"/>
       <c r="FE18" s="5"/>
       <c r="FF18" s="5"/>
       <c r="FG18" s="5"/>
       <c r="FH18" s="5"/>
       <c r="FI18" s="5"/>
       <c r="FJ18" s="5"/>
       <c r="FK18" s="5"/>
       <c r="FL18" s="5"/>
       <c r="FM18" s="5"/>
       <c r="FN18" s="5"/>
       <c r="FO18" s="5"/>
+      <c r="FP18" s="5"/>
+      <c r="FQ18" s="5"/>
+      <c r="FR18" s="5"/>
+      <c r="FS18" s="5"/>
     </row>
-    <row r="19" spans="2:171" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:175" s="23" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="CB19" s="24"/>
       <c r="CC19" s="24"/>
       <c r="CD19" s="24"/>
       <c r="CE19" s="24"/>
       <c r="CF19" s="24"/>
       <c r="CG19" s="24"/>
       <c r="CH19" s="24"/>
       <c r="CI19" s="25"/>
       <c r="CJ19" s="25"/>
       <c r="CK19" s="25"/>
       <c r="CL19" s="25"/>
@@ -6647,50 +6823,54 @@
       <c r="EQ19" s="25"/>
       <c r="ER19" s="25"/>
       <c r="ES19" s="25"/>
       <c r="ET19" s="25"/>
       <c r="EU19" s="25"/>
       <c r="EV19" s="25"/>
       <c r="EW19" s="25"/>
       <c r="EX19" s="25"/>
       <c r="EY19" s="25"/>
       <c r="EZ19" s="25"/>
       <c r="FA19" s="25"/>
       <c r="FB19" s="25"/>
       <c r="FC19" s="25"/>
       <c r="FD19" s="25"/>
       <c r="FE19" s="25"/>
       <c r="FF19" s="25"/>
       <c r="FG19" s="25"/>
       <c r="FH19" s="25"/>
       <c r="FI19" s="25"/>
       <c r="FJ19" s="25"/>
       <c r="FK19" s="25"/>
       <c r="FL19" s="25"/>
       <c r="FM19" s="25"/>
       <c r="FN19" s="25"/>
       <c r="FO19" s="25"/>
+      <c r="FP19" s="25"/>
+      <c r="FQ19" s="25"/>
+      <c r="FR19" s="25"/>
+      <c r="FS19" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>