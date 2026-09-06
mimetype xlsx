--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F6A7D51-7D1E-4E16-9F93-4B726BF1C683}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A94AF4BF-783D-4A10-84A6-4212CA755821}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="TABLE" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_10" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_11" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_12" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_13" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_14" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_15" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_16" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_17" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_18" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_19" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_2" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_20" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_21" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_22" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_23" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_24" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_25" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_26" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_27" localSheetId="0">HRV!#REF!</definedName>
@@ -85,51 +85,51 @@
     <definedName name="TABLE_52" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_6" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_7" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_8" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_9" localSheetId="0">HRV!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="59">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
     <t>travanj</t>
   </si>
   <si>
     <t>srpanj</t>
   </si>
   <si>
     <t>listopad</t>
   </si>
   <si>
     <t>svibanj</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
@@ -554,76 +554,76 @@
     </xf>
     <xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="3" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="3" borderId="5" xfId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="3" xfId="10" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Međunaslov u tablici" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normalno 3" xfId="11" xr:uid="{F8DD4109-5107-C74E-9437-92C1BD450DF1}"/>
     <cellStyle name="Tanka linija ispod" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Ukupno" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Zaglavlje" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -938,54 +938,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:L288"/>
+  <dimension ref="B2:L289"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A259" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D286" sqref="D286:L287"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A253" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8:L288"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="1" customWidth="1"/>
     <col min="4" max="6" width="14.6640625" style="1" customWidth="1"/>
     <col min="7" max="12" width="11.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>55</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
@@ -1010,98 +1010,98 @@
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
     <row r="5" spans="2:12" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
     </row>
     <row r="6" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="49" t="s">
+      <c r="C6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="47" t="s">
+      <c r="D6" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="47"/>
-[...1 lines deleted...]
-      <c r="G6" s="48" t="s">
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="48"/>
-[...3 lines deleted...]
-      <c r="L6" s="48"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
     </row>
     <row r="7" spans="2:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="50"/>
-      <c r="C7" s="50"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
       <c r="D7" s="29" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="45" t="s">
+      <c r="G7" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="45" t="s">
+      <c r="H7" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="45" t="s">
+      <c r="I7" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="45" t="s">
+      <c r="J7" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="K7" s="45" t="s">
+      <c r="K7" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="45" t="s">
+      <c r="L7" s="44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="30">
         <v>-35.799999999999997</v>
       </c>
       <c r="E8" s="30">
         <v>-24.9</v>
       </c>
       <c r="F8" s="30">
         <v>-53.3</v>
       </c>
       <c r="G8" s="36">
         <v>-46.9</v>
       </c>
       <c r="H8" s="36">
         <v>-21.4</v>
       </c>
@@ -9861,249 +9861,249 @@
       </c>
       <c r="F272" s="33">
         <v>-27.2</v>
       </c>
       <c r="G272" s="39">
         <v>-7.3615091182857064</v>
       </c>
       <c r="H272" s="39">
         <v>-3.5442831505576144E-2</v>
       </c>
       <c r="I272" s="39">
         <v>-47.776024851697223</v>
       </c>
       <c r="J272" s="39">
         <v>-29.404310104917155</v>
       </c>
       <c r="K272" s="39">
         <v>-26.333788407960455</v>
       </c>
       <c r="L272" s="39">
         <v>-21.238990437344835</v>
       </c>
     </row>
     <row r="273" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B273" s="17"/>
-      <c r="C273" s="46" t="s">
+      <c r="C273" s="45" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="33">
         <v>-13.3</v>
       </c>
       <c r="E273" s="33">
         <v>-12.1</v>
       </c>
       <c r="F273" s="33">
         <v>-10.9</v>
       </c>
       <c r="G273" s="39">
         <v>-7.5927369461269425</v>
       </c>
       <c r="H273" s="39">
         <v>0.82033186020406212</v>
       </c>
       <c r="I273" s="39">
         <v>7.0385406672910644</v>
       </c>
       <c r="J273" s="39">
         <v>-24.941149733081403</v>
       </c>
       <c r="K273" s="39">
         <v>-32.082819075112624</v>
       </c>
       <c r="L273" s="39">
         <v>-21.38959701899774</v>
       </c>
     </row>
     <row r="274" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B274" s="17"/>
-      <c r="C274" s="46" t="s">
+      <c r="C274" s="45" t="s">
         <v>21</v>
       </c>
       <c r="D274" s="33">
         <v>-10.5</v>
       </c>
       <c r="E274" s="33">
         <v>-11.1</v>
       </c>
       <c r="F274" s="33">
         <v>-23.1</v>
       </c>
       <c r="G274" s="39">
         <v>-3.980834616135061</v>
       </c>
       <c r="H274" s="39">
         <v>4.3762777144469744E-2</v>
       </c>
       <c r="I274" s="39">
         <v>-39.173341547251084</v>
       </c>
       <c r="J274" s="39">
         <v>-22.15701509535916</v>
       </c>
       <c r="K274" s="39">
         <v>-26.232030629406935</v>
       </c>
       <c r="L274" s="39">
         <v>-16.105792718720956</v>
       </c>
     </row>
     <row r="275" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B275" s="17"/>
-      <c r="C275" s="46" t="s">
+      <c r="C275" s="45" t="s">
         <v>4</v>
       </c>
       <c r="D275" s="33">
         <v>-11.1</v>
       </c>
       <c r="E275" s="33">
         <v>-12.9</v>
       </c>
       <c r="F275" s="33">
         <v>-24.4</v>
       </c>
       <c r="G275" s="39">
         <v>-1.9234944669670062</v>
       </c>
       <c r="H275" s="39">
         <v>0.99924657089534374</v>
       </c>
       <c r="I275" s="39">
         <v>-40.65237152346657</v>
       </c>
       <c r="J275" s="39">
         <v>-26.891598702463021</v>
       </c>
       <c r="K275" s="39">
         <v>-30.61677898174527</v>
       </c>
       <c r="L275" s="39">
         <v>-16.757008006415163</v>
       </c>
     </row>
     <row r="276" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B276" s="17"/>
-      <c r="C276" s="46" t="s">
+      <c r="C276" s="45" t="s">
         <v>22</v>
       </c>
       <c r="D276" s="33">
         <v>-12.1</v>
       </c>
       <c r="E276" s="33">
         <v>-12.8</v>
       </c>
       <c r="F276" s="33">
         <v>-24.7</v>
       </c>
       <c r="G276" s="39">
         <v>-4.4109671342260031</v>
       </c>
       <c r="H276" s="39">
         <v>1.8060714108845799</v>
       </c>
       <c r="I276" s="39">
         <v>-42.371838095009103</v>
       </c>
       <c r="J276" s="39">
         <v>-27.493835066342907</v>
       </c>
       <c r="K276" s="39">
         <v>-27.337914798868184</v>
       </c>
       <c r="L276" s="39">
         <v>-18.312056158561266</v>
       </c>
     </row>
     <row r="277" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B277" s="17"/>
-      <c r="C277" s="46" t="s">
+      <c r="C277" s="45" t="s">
         <v>23</v>
       </c>
       <c r="D277" s="33">
         <v>-10.6</v>
       </c>
       <c r="E277" s="33">
         <v>-11.3</v>
       </c>
       <c r="F277" s="33">
         <v>-22.6</v>
       </c>
       <c r="G277" s="39">
         <v>-0.64999999999999858</v>
       </c>
       <c r="H277" s="39">
         <v>2.3499999999999996</v>
       </c>
       <c r="I277" s="39">
         <v>-39.950000000000003</v>
       </c>
       <c r="J277" s="39">
         <v>-25</v>
       </c>
       <c r="K277" s="39">
         <v>-27.1</v>
       </c>
       <c r="L277" s="39">
         <v>-19.049999999999997</v>
       </c>
     </row>
     <row r="278" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B278" s="17"/>
-      <c r="C278" s="46" t="s">
+      <c r="C278" s="45" t="s">
         <v>5</v>
       </c>
       <c r="D278" s="33">
         <v>-10.199999999999999</v>
       </c>
       <c r="E278" s="33">
         <v>-12.5</v>
       </c>
       <c r="F278" s="33">
         <v>-21.6</v>
       </c>
       <c r="G278" s="39">
         <v>-3.2896489357781213</v>
       </c>
       <c r="H278" s="39">
         <v>3.1648195588363848</v>
       </c>
       <c r="I278" s="39">
         <v>-38.500799682821693</v>
       </c>
       <c r="J278" s="39">
         <v>-28.119635904845552</v>
       </c>
       <c r="K278" s="39">
         <v>-23.116334178372838</v>
       </c>
       <c r="L278" s="39">
         <v>-12.620750441936686</v>
       </c>
     </row>
     <row r="279" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B279" s="17"/>
-      <c r="C279" s="46" t="s">
+      <c r="C279" s="45" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="33">
         <v>-9.8000000000000007</v>
       </c>
       <c r="E279" s="33">
         <v>-10</v>
       </c>
       <c r="F279" s="33">
         <v>-19.899999999999999</v>
       </c>
       <c r="G279" s="39">
         <v>-3.364651777371404</v>
       </c>
       <c r="H279" s="39">
         <v>3.9069963236267613</v>
       </c>
       <c r="I279" s="39">
         <v>-35.791991639776981</v>
       </c>
       <c r="J279" s="39">
         <v>-23.808787075036079</v>
       </c>
       <c r="K279" s="39">
         <v>-20.475567552904778</v>
@@ -10127,281 +10127,314 @@
         <v>-19</v>
       </c>
       <c r="G280" s="40">
         <v>-1.3079979917274676</v>
       </c>
       <c r="H280" s="40">
         <v>3.9204005952290624</v>
       </c>
       <c r="I280" s="40">
         <v>-34.71754491160867</v>
       </c>
       <c r="J280" s="40">
         <v>-21.588280748057016</v>
       </c>
       <c r="K280" s="40">
         <v>-20.9033208084686</v>
       </c>
       <c r="L280" s="40">
         <v>-11.965102582298147</v>
       </c>
     </row>
     <row r="281" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B281" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="C281" s="46" t="s">
+      <c r="C281" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D281" s="33">
         <v>-8.4</v>
       </c>
       <c r="E281" s="33">
         <v>-8.1</v>
       </c>
       <c r="F281" s="33">
         <v>-18.3</v>
       </c>
       <c r="G281" s="39">
         <v>-2.2581452979055463</v>
       </c>
       <c r="H281" s="39">
         <v>4.2954263982247287</v>
       </c>
       <c r="I281" s="39">
         <v>-30.733957182390157</v>
       </c>
       <c r="J281" s="39">
         <v>-20.530946469260449</v>
       </c>
       <c r="K281" s="39">
         <v>-21.979370551034012</v>
       </c>
       <c r="L281" s="39">
         <v>-15.119731362449215</v>
       </c>
     </row>
     <row r="282" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B282" s="17"/>
-      <c r="C282" s="46" t="s">
+      <c r="C282" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D282" s="33">
         <v>-8.1999999999999993</v>
       </c>
       <c r="E282" s="33">
         <v>-8.1999999999999993</v>
       </c>
       <c r="F282" s="33">
         <v>-18.100000000000001</v>
       </c>
       <c r="G282" s="39">
         <v>-2.7752494863461292</v>
       </c>
       <c r="H282" s="39">
         <v>4.2835148423710976</v>
       </c>
       <c r="I282" s="39">
         <v>-32.93819570860601</v>
       </c>
       <c r="J282" s="39">
         <v>-20.68218562549432</v>
       </c>
       <c r="K282" s="39">
         <v>-18.575351975849671</v>
       </c>
       <c r="L282" s="39">
         <v>-13.547897932028516</v>
       </c>
     </row>
     <row r="283" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B283" s="17"/>
-      <c r="C283" s="46" t="s">
+      <c r="C283" s="45" t="s">
         <v>28</v>
       </c>
       <c r="D283" s="33">
         <v>-11.7</v>
       </c>
       <c r="E283" s="33">
         <v>-14.8</v>
       </c>
       <c r="F283" s="33">
         <v>-17.7</v>
       </c>
       <c r="G283" s="39">
         <v>-1.7093790803899971</v>
       </c>
       <c r="H283" s="39">
         <v>1.5665139110170268</v>
       </c>
       <c r="I283" s="39">
         <v>-35.496364569583605</v>
       </c>
       <c r="J283" s="39">
         <v>-31.2357666004241</v>
       </c>
       <c r="K283" s="39">
         <v>-16.018589143841858</v>
       </c>
       <c r="L283" s="39">
         <v>-15.279051633114868</v>
       </c>
     </row>
     <row r="284" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B284" s="17"/>
-      <c r="C284" s="46" t="s">
+      <c r="C284" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D284" s="33">
         <v>-17.5</v>
       </c>
       <c r="E284" s="33">
         <v>-22.2</v>
       </c>
       <c r="F284" s="33">
         <v>-27</v>
       </c>
       <c r="G284" s="39">
         <v>-8.4612980896866059</v>
       </c>
       <c r="H284" s="39">
         <v>-4.8798660114319592</v>
       </c>
       <c r="I284" s="39">
         <v>-48.091266957054295</v>
       </c>
       <c r="J284" s="39">
         <v>-39.426783746306114</v>
       </c>
       <c r="K284" s="39">
         <v>-24.555117528910724</v>
       </c>
       <c r="L284" s="39">
         <v>-17.364487264063023</v>
       </c>
     </row>
     <row r="285" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B285" s="17"/>
-      <c r="C285" s="46" t="s">
+      <c r="C285" s="45" t="s">
         <v>6</v>
       </c>
       <c r="D285" s="33">
         <v>-11.6</v>
       </c>
       <c r="E285" s="33">
         <v>-14.1</v>
       </c>
       <c r="F285" s="33">
         <v>-19.600000000000001</v>
       </c>
       <c r="G285" s="39">
         <v>-3.32709013782166</v>
       </c>
       <c r="H285" s="39">
         <v>2.548377652563933</v>
       </c>
       <c r="I285" s="39">
         <v>-37.580211755059359</v>
       </c>
       <c r="J285" s="39">
         <v>-30.686486890950498</v>
       </c>
       <c r="K285" s="39">
         <v>-17.752492197575016</v>
       </c>
       <c r="L285" s="39">
         <v>-15.046196817089394</v>
       </c>
     </row>
     <row r="286" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B286" s="17"/>
-      <c r="C286" s="46" t="s">
+      <c r="C286" s="45" t="s">
         <v>21</v>
       </c>
       <c r="D286" s="33">
         <v>-10.199999999999999</v>
       </c>
       <c r="E286" s="33">
         <v>-13.1</v>
       </c>
       <c r="F286" s="33">
         <v>-17.7</v>
       </c>
       <c r="G286" s="39">
         <v>-2.8439999999999994</v>
       </c>
       <c r="H286" s="39">
         <v>1.7620000000000013</v>
       </c>
       <c r="I286" s="39">
         <v>-36.238</v>
       </c>
       <c r="J286" s="39">
         <v>-27.920999999999999</v>
       </c>
       <c r="K286" s="39">
         <v>-13.93</v>
       </c>
       <c r="L286" s="39">
         <v>-11.746</v>
       </c>
     </row>
     <row r="287" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B287" s="17"/>
-      <c r="C287" s="42" t="s">
+      <c r="C287" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="D287" s="43">
+      <c r="D287" s="33">
         <v>-7.5</v>
       </c>
-      <c r="E287" s="43">
+      <c r="E287" s="33">
         <v>-10.3</v>
       </c>
-      <c r="F287" s="43">
+      <c r="F287" s="33">
         <v>-15.8</v>
       </c>
-      <c r="G287" s="44">
+      <c r="G287" s="39">
         <v>0.11249634003365827</v>
       </c>
-      <c r="H287" s="44">
+      <c r="H287" s="39">
         <v>2.9556700800875086</v>
       </c>
-      <c r="I287" s="44">
+      <c r="I287" s="39">
         <v>-33.447069222987949</v>
       </c>
-      <c r="J287" s="44">
+      <c r="J287" s="39">
         <v>-23.621041300691935</v>
       </c>
-      <c r="K287" s="44">
+      <c r="K287" s="39">
         <v>-14.1</v>
       </c>
-      <c r="L287" s="44">
+      <c r="L287" s="39">
         <v>-9.496311561095208</v>
       </c>
     </row>
     <row r="288" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B288" s="35" t="s">
+      <c r="B288" s="17"/>
+      <c r="C288" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D288" s="42">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="E288" s="42">
+        <v>-11</v>
+      </c>
+      <c r="F288" s="42">
+        <v>-16.8</v>
+      </c>
+      <c r="G288" s="43">
+        <v>-2.1500000000000004</v>
+      </c>
+      <c r="H288" s="43">
+        <v>2.7999999999999989</v>
+      </c>
+      <c r="I288" s="43">
+        <v>-33.75</v>
+      </c>
+      <c r="J288" s="43">
+        <v>-24.849999999999998</v>
+      </c>
+      <c r="K288" s="43">
+        <v>-14.4</v>
+      </c>
+      <c r="L288" s="43">
+        <v>-10.549999999999997</v>
+      </c>
+    </row>
+    <row r="289" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B289" s="35" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:L6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>