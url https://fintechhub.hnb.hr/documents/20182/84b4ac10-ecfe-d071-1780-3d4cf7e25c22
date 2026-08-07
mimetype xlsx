--- v4 (2026-06-27)
+++ v5 (2026-08-07)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC5E7E5B-30BD-4253-9582-71F4DA690B0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F549B6B-B85A-47A2-9B3E-0D2D6116DCAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2297" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2298" uniqueCount="59">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t xml:space="preserve">Bazni indeksi </t>
   </si>
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Ukupno</t>
   </si>
   <si>
     <t>1998.</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
@@ -1066,107 +1066,107 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y356"/>
+  <dimension ref="A1:Y357"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16" max="16384" width="9.1640625" style="4"/>
+    <col min="1" max="1" width="3.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="4" customWidth="1"/>
+    <col min="4" max="6" width="14.7109375" style="42" customWidth="1"/>
+    <col min="7" max="7" width="17.140625" style="38" customWidth="1"/>
+    <col min="8" max="10" width="14.7109375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="17.140625" style="42" customWidth="1"/>
+    <col min="12" max="14" width="14.7109375" style="42" customWidth="1"/>
+    <col min="15" max="15" width="17.140625" style="42" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="19"/>
       <c r="C1" s="20"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="60"/>
     </row>
     <row r="2" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="61"/>
       <c r="G2" s="71"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
     </row>
-    <row r="3" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="21"/>
       <c r="C3" s="20"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="61"/>
       <c r="G3" s="71"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
     </row>
-    <row r="4" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="21"/>
       <c r="C4" s="20"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="61"/>
       <c r="G4" s="71"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
     </row>
     <row r="5" spans="2:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="80" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="80"/>
       <c r="F5" s="80"/>
       <c r="G5" s="80"/>
       <c r="H5" s="81" t="s">
@@ -15785,147 +15785,196 @@
       </c>
       <c r="K347" s="53">
         <v>2.7</v>
       </c>
       <c r="L347" s="52">
         <v>5.8</v>
       </c>
       <c r="M347" s="52">
         <v>5</v>
       </c>
       <c r="N347" s="52">
         <v>8.1999999999999993</v>
       </c>
       <c r="O347" s="64">
         <v>8</v>
       </c>
       <c r="P347" s="46"/>
       <c r="Q347" s="46"/>
       <c r="R347" s="46"/>
       <c r="S347" s="46"/>
       <c r="T347" s="46"/>
       <c r="U347" s="46"/>
       <c r="V347" s="46"/>
     </row>
     <row r="348" spans="2:22" s="50" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B348" s="44"/>
-      <c r="C348" s="45" t="s">
+      <c r="B348" s="51"/>
+      <c r="C348" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="D348" s="54">
+      <c r="D348" s="52">
         <v>104.8</v>
       </c>
-      <c r="E348" s="54">
+      <c r="E348" s="52">
         <v>104</v>
       </c>
-      <c r="F348" s="67">
+      <c r="F348" s="70">
         <v>107.1</v>
       </c>
-      <c r="G348" s="63">
+      <c r="G348" s="64">
         <v>137.30000000000001</v>
       </c>
-      <c r="H348" s="62">
+      <c r="H348" s="53">
         <v>-0.3</v>
       </c>
-      <c r="I348" s="62">
+      <c r="I348" s="53">
         <v>-0.5</v>
       </c>
-      <c r="J348" s="62">
+      <c r="J348" s="53">
         <v>0.4</v>
       </c>
-      <c r="K348" s="62">
+      <c r="K348" s="53">
         <v>-2.1</v>
       </c>
-      <c r="L348" s="54">
+      <c r="L348" s="52">
         <v>5.2</v>
       </c>
-      <c r="M348" s="54">
+      <c r="M348" s="52">
         <v>4.2</v>
       </c>
-      <c r="N348" s="54">
+      <c r="N348" s="52">
         <v>7.9</v>
       </c>
-      <c r="O348" s="63">
+      <c r="O348" s="64">
         <v>7.7</v>
       </c>
       <c r="P348" s="46"/>
       <c r="Q348" s="46"/>
       <c r="R348" s="46"/>
       <c r="S348" s="46"/>
       <c r="T348" s="46"/>
       <c r="U348" s="46"/>
       <c r="V348" s="46"/>
     </row>
-    <row r="349" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="K349" s="41"/>
+    <row r="349" spans="2:22" s="50" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="44"/>
+      <c r="C349" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D349" s="54">
+        <v>104.4</v>
+      </c>
+      <c r="E349" s="54">
+        <v>103</v>
+      </c>
+      <c r="F349" s="67">
+        <v>108.3</v>
+      </c>
+      <c r="G349" s="63">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="H349" s="62">
+        <v>-0.4</v>
+      </c>
+      <c r="I349" s="62">
+        <v>-0.9</v>
+      </c>
+      <c r="J349" s="62">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K349" s="62">
+        <v>-0.1</v>
+      </c>
+      <c r="L349" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="M349" s="54">
+        <v>3.3</v>
+      </c>
+      <c r="N349" s="54">
+        <v>8.1</v>
+      </c>
+      <c r="O349" s="63">
+        <v>6.4</v>
+      </c>
+      <c r="P349" s="46"/>
+      <c r="Q349" s="46"/>
+      <c r="R349" s="46"/>
+      <c r="S349" s="46"/>
+      <c r="T349" s="46"/>
+      <c r="U349" s="46"/>
+      <c r="V349" s="46"/>
     </row>
     <row r="350" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B350" s="17"/>
-[...3 lines deleted...]
-      <c r="H350" s="41"/>
       <c r="I350" s="41"/>
       <c r="J350" s="41"/>
       <c r="K350" s="41"/>
-      <c r="L350" s="41"/>
-[...2 lines deleted...]
-      <c r="O350" s="41"/>
     </row>
     <row r="351" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B351" s="17"/>
+      <c r="D351" s="41"/>
+      <c r="F351" s="41"/>
+      <c r="G351" s="74"/>
       <c r="H351" s="41"/>
       <c r="I351" s="41"/>
       <c r="J351" s="41"/>
       <c r="K351" s="41"/>
       <c r="L351" s="41"/>
       <c r="M351" s="41"/>
       <c r="N351" s="41"/>
       <c r="O351" s="41"/>
     </row>
     <row r="352" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B352" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="H352" s="41"/>
+      <c r="I352" s="41"/>
+      <c r="J352" s="41"/>
+      <c r="K352" s="41"/>
+      <c r="L352" s="41"/>
+      <c r="M352" s="41"/>
+      <c r="N352" s="41"/>
+      <c r="O352" s="41"/>
+    </row>
+    <row r="353" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B353" s="28" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="353" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="354" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D354" s="4"/>
-      <c r="H354" s="4"/>
+      <c r="B354" s="27"/>
     </row>
     <row r="355" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D355" s="4"/>
+      <c r="H355" s="4"/>
     </row>
     <row r="356" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D356" s="4"/>
+    </row>
+    <row r="357" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D357" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:N6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>