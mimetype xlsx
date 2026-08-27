--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F549B6B-B85A-47A2-9B3E-0D2D6116DCAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18B611B3-4371-4796-8EB8-A8C64E8F29D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2298" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2299" uniqueCount="59">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t xml:space="preserve">Bazni indeksi </t>
   </si>
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Ukupno</t>
   </si>
   <si>
     <t>1998.</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
@@ -1066,107 +1066,107 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y357"/>
+  <dimension ref="A1:Y358"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="4" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="4" customWidth="1"/>
+    <col min="4" max="6" width="14.6640625" style="42" customWidth="1"/>
+    <col min="7" max="7" width="17.1640625" style="38" customWidth="1"/>
+    <col min="8" max="10" width="14.6640625" style="42" customWidth="1"/>
+    <col min="11" max="11" width="17.1640625" style="42" customWidth="1"/>
+    <col min="12" max="14" width="14.6640625" style="42" customWidth="1"/>
+    <col min="15" max="15" width="17.1640625" style="42" customWidth="1"/>
+    <col min="16" max="16384" width="9.1640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="19"/>
       <c r="C1" s="20"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="60"/>
     </row>
     <row r="2" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="61"/>
       <c r="G2" s="71"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
     </row>
-    <row r="3" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="21"/>
       <c r="C3" s="20"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="61"/>
       <c r="G3" s="71"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
     </row>
-    <row r="4" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="21"/>
       <c r="C4" s="20"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="61"/>
       <c r="G4" s="71"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
     </row>
     <row r="5" spans="2:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="80" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="80"/>
       <c r="F5" s="80"/>
       <c r="G5" s="80"/>
       <c r="H5" s="81" t="s">
@@ -15834,147 +15834,196 @@
       </c>
       <c r="K348" s="53">
         <v>-2.1</v>
       </c>
       <c r="L348" s="52">
         <v>5.2</v>
       </c>
       <c r="M348" s="52">
         <v>4.2</v>
       </c>
       <c r="N348" s="52">
         <v>7.9</v>
       </c>
       <c r="O348" s="64">
         <v>7.7</v>
       </c>
       <c r="P348" s="46"/>
       <c r="Q348" s="46"/>
       <c r="R348" s="46"/>
       <c r="S348" s="46"/>
       <c r="T348" s="46"/>
       <c r="U348" s="46"/>
       <c r="V348" s="46"/>
     </row>
     <row r="349" spans="2:22" s="50" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B349" s="44"/>
-      <c r="C349" s="45" t="s">
+      <c r="B349" s="51"/>
+      <c r="C349" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="D349" s="54">
+      <c r="D349" s="52">
         <v>104.4</v>
       </c>
-      <c r="E349" s="54">
+      <c r="E349" s="52">
         <v>103</v>
       </c>
-      <c r="F349" s="67">
+      <c r="F349" s="70">
         <v>108.3</v>
       </c>
-      <c r="G349" s="63">
+      <c r="G349" s="64">
         <v>137.19999999999999</v>
       </c>
-      <c r="H349" s="62">
+      <c r="H349" s="53">
         <v>-0.4</v>
       </c>
-      <c r="I349" s="62">
+      <c r="I349" s="53">
         <v>-0.9</v>
       </c>
-      <c r="J349" s="62">
+      <c r="J349" s="53">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K349" s="62">
+      <c r="K349" s="53">
         <v>-0.1</v>
       </c>
-      <c r="L349" s="54">
+      <c r="L349" s="52">
         <v>4.5</v>
       </c>
-      <c r="M349" s="54">
+      <c r="M349" s="52">
         <v>3.3</v>
       </c>
-      <c r="N349" s="54">
+      <c r="N349" s="52">
         <v>8.1</v>
       </c>
-      <c r="O349" s="63">
+      <c r="O349" s="64">
         <v>6.4</v>
       </c>
       <c r="P349" s="46"/>
       <c r="Q349" s="46"/>
       <c r="R349" s="46"/>
       <c r="S349" s="46"/>
       <c r="T349" s="46"/>
       <c r="U349" s="46"/>
       <c r="V349" s="46"/>
     </row>
-    <row r="350" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="K350" s="41"/>
+    <row r="350" spans="2:22" s="50" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B350" s="44"/>
+      <c r="C350" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D350" s="54">
+        <v>104.1</v>
+      </c>
+      <c r="E350" s="54">
+        <v>102.2</v>
+      </c>
+      <c r="F350" s="67">
+        <v>109.9</v>
+      </c>
+      <c r="G350" s="63">
+        <v>137</v>
+      </c>
+      <c r="H350" s="62">
+        <v>-0.2</v>
+      </c>
+      <c r="I350" s="62">
+        <v>-0.8</v>
+      </c>
+      <c r="J350" s="62">
+        <v>1.5</v>
+      </c>
+      <c r="K350" s="62">
+        <v>-0.1</v>
+      </c>
+      <c r="L350" s="54">
+        <v>3.9</v>
+      </c>
+      <c r="M350" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N350" s="54">
+        <v>8.5</v>
+      </c>
+      <c r="O350" s="63">
+        <v>5.6</v>
+      </c>
+      <c r="P350" s="46"/>
+      <c r="Q350" s="46"/>
+      <c r="R350" s="46"/>
+      <c r="S350" s="46"/>
+      <c r="T350" s="46"/>
+      <c r="U350" s="46"/>
+      <c r="V350" s="46"/>
     </row>
     <row r="351" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="17"/>
-[...3 lines deleted...]
-      <c r="H351" s="41"/>
       <c r="I351" s="41"/>
       <c r="J351" s="41"/>
       <c r="K351" s="41"/>
-      <c r="L351" s="41"/>
-[...2 lines deleted...]
-      <c r="O351" s="41"/>
     </row>
     <row r="352" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B352" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B352" s="17"/>
+      <c r="D352" s="41"/>
+      <c r="F352" s="41"/>
+      <c r="G352" s="74"/>
       <c r="H352" s="41"/>
       <c r="I352" s="41"/>
       <c r="J352" s="41"/>
       <c r="K352" s="41"/>
       <c r="L352" s="41"/>
       <c r="M352" s="41"/>
       <c r="N352" s="41"/>
       <c r="O352" s="41"/>
     </row>
-    <row r="353" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="353" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B353" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="H353" s="41"/>
+      <c r="I353" s="41"/>
+      <c r="J353" s="41"/>
+      <c r="K353" s="41"/>
+      <c r="L353" s="41"/>
+      <c r="M353" s="41"/>
+      <c r="N353" s="41"/>
+      <c r="O353" s="41"/>
+    </row>
+    <row r="354" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B354" s="28" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="354" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    <row r="356" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B355" s="27"/>
+    </row>
+    <row r="356" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D356" s="4"/>
-    </row>
-    <row r="357" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H356" s="4"/>
+    </row>
+    <row r="357" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D357" s="4"/>
+    </row>
+    <row r="358" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D358" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:N6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>