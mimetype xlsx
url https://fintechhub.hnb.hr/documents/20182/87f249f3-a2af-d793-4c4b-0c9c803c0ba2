--- v4 (2026-06-27)
+++ v5 (2026-08-07)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{879760C0-95CF-4758-82F8-9E915A62B2C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1B7C126-0AFC-4D36-A4D2-40CEB71958CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="55">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Harmonizirani indeks potrošačkih cijena (HIPC)</t>
   </si>
   <si>
     <t>Harmonizirani indeks potrošačkih cijena po stalnim poreznim stopama (HIPC - SP)</t>
   </si>
   <si>
     <t>Ukupno</t>
   </si>
   <si>
     <t>Dobra</t>
   </si>
   <si>
@@ -838,96 +838,96 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:Y354"/>
+  <dimension ref="B2:Y355"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="2" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9.1640625" style="2"/>
+    <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="10.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" style="5" customWidth="1"/>
+    <col min="8" max="9" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" style="5" customWidth="1"/>
+    <col min="11" max="12" width="10.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="13.140625" style="5" customWidth="1"/>
+    <col min="14" max="15" width="10.7109375" style="5" customWidth="1"/>
+    <col min="16" max="16" width="13.140625" style="2" customWidth="1"/>
+    <col min="17" max="18" width="10.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="13.140625" style="5" customWidth="1"/>
+    <col min="20" max="21" width="10.7109375" style="5" customWidth="1"/>
+    <col min="22" max="25" width="9.140625" style="5"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
     </row>
-    <row r="3" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
     </row>
-    <row r="4" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="2:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="61" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="61" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>53</v>
       </c>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="65" t="s">
         <v>2</v>
@@ -21610,145 +21610,209 @@
         <v>1.4</v>
       </c>
       <c r="P347" s="45">
         <v>5.4</v>
       </c>
       <c r="Q347" s="45">
         <v>4.5</v>
       </c>
       <c r="R347" s="45">
         <v>7.3</v>
       </c>
       <c r="S347" s="28">
         <v>5.4</v>
       </c>
       <c r="T347" s="28">
         <v>4.5</v>
       </c>
       <c r="U347" s="28">
         <v>7.3</v>
       </c>
       <c r="V347" s="47"/>
       <c r="W347" s="47"/>
       <c r="X347" s="47"/>
       <c r="Y347" s="47"/>
     </row>
-    <row r="348" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C348" s="50" t="s">
+    <row r="348" spans="2:25" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B348" s="43"/>
+      <c r="C348" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="D348" s="51">
+      <c r="D348" s="45">
         <v>104.27</v>
       </c>
-      <c r="E348" s="51">
+      <c r="E348" s="45">
         <v>103.61</v>
       </c>
-      <c r="F348" s="52">
+      <c r="F348" s="45">
         <v>105.6</v>
       </c>
-      <c r="G348" s="53">
+      <c r="G348" s="28">
         <v>104.48</v>
       </c>
-      <c r="H348" s="53">
+      <c r="H348" s="28">
         <v>103.93</v>
       </c>
-      <c r="I348" s="53">
+      <c r="I348" s="28">
         <v>105.6</v>
       </c>
-      <c r="J348" s="54">
+      <c r="J348" s="46">
         <v>0.1</v>
       </c>
-      <c r="K348" s="54">
+      <c r="K348" s="46">
         <v>-0.3</v>
       </c>
-      <c r="L348" s="54">
+      <c r="L348" s="46">
         <v>0.9</v>
       </c>
-      <c r="M348" s="54">
+      <c r="M348" s="46">
         <v>0.2</v>
       </c>
-      <c r="N348" s="54">
+      <c r="N348" s="46">
         <v>-0.1</v>
       </c>
-      <c r="O348" s="54">
+      <c r="O348" s="46">
         <v>0.9</v>
       </c>
-      <c r="P348" s="52">
+      <c r="P348" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Q348" s="52">
+      <c r="Q348" s="45">
         <v>3.8</v>
       </c>
-      <c r="R348" s="52">
+      <c r="R348" s="45">
         <v>7</v>
       </c>
-      <c r="S348" s="53">
+      <c r="S348" s="28">
         <v>5</v>
       </c>
-      <c r="T348" s="53">
+      <c r="T348" s="28">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U348" s="53">
+      <c r="U348" s="28">
         <v>7</v>
       </c>
+      <c r="V348" s="47"/>
+      <c r="W348" s="47"/>
+      <c r="X348" s="47"/>
+      <c r="Y348" s="47"/>
     </row>
     <row r="349" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D349" s="55"/>
-[...16 lines deleted...]
-      <c r="U349" s="56"/>
+      <c r="B349" s="49"/>
+      <c r="C349" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="D349" s="51">
+        <v>104.41</v>
+      </c>
+      <c r="E349" s="51">
+        <v>102.72</v>
+      </c>
+      <c r="F349" s="52">
+        <v>107.89</v>
+      </c>
+      <c r="G349" s="53">
+        <v>104.43</v>
+      </c>
+      <c r="H349" s="53">
+        <v>102.75</v>
+      </c>
+      <c r="I349" s="53">
+        <v>107.89</v>
+      </c>
+      <c r="J349" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="K349" s="54">
+        <v>-0.9</v>
+      </c>
+      <c r="L349" s="54">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M349" s="54">
+        <v>0</v>
+      </c>
+      <c r="N349" s="54">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O349" s="54">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P349" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="Q349" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="R349" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="S349" s="53">
+        <v>4.2</v>
+      </c>
+      <c r="T349" s="53">
+        <v>2.9</v>
+      </c>
+      <c r="U349" s="53">
+        <v>6.8</v>
+      </c>
     </row>
     <row r="350" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B350" s="8" t="s">
+      <c r="D350" s="55"/>
+      <c r="E350" s="55"/>
+      <c r="F350" s="55"/>
+      <c r="G350" s="56"/>
+      <c r="H350" s="56"/>
+      <c r="I350" s="57"/>
+      <c r="J350" s="56"/>
+      <c r="K350" s="56"/>
+      <c r="L350" s="56"/>
+      <c r="M350" s="56"/>
+      <c r="N350" s="56"/>
+      <c r="O350" s="56"/>
+      <c r="P350" s="56"/>
+      <c r="Q350" s="55"/>
+      <c r="R350" s="55"/>
+      <c r="S350" s="56"/>
+      <c r="T350" s="56"/>
+      <c r="U350" s="56"/>
+    </row>
+    <row r="351" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B351" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E350" s="58"/>
-[...1 lines deleted...]
-    <row r="351" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E351" s="58"/>
     </row>
     <row r="352" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E352" s="58"/>
     </row>
-    <row r="354" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C354" s="59"/>
+    <row r="353" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E353" s="58"/>
+    </row>
+    <row r="355" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B355" s="59"/>
+      <c r="C355" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="P6:R6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>