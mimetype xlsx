--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1B7C126-0AFC-4D36-A4D2-40CEB71958CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53A00819-7C9B-4CC5-84DF-CA552465CEC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="55">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Harmonizirani indeks potrošačkih cijena (HIPC)</t>
   </si>
   <si>
     <t>Harmonizirani indeks potrošačkih cijena po stalnim poreznim stopama (HIPC - SP)</t>
   </si>
   <si>
     <t>Ukupno</t>
   </si>
   <si>
     <t>Dobra</t>
   </si>
   <si>
@@ -838,96 +838,96 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:Y355"/>
+  <dimension ref="B2:Y356"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="3.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.1640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.1640625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="10.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.1640625" style="5" customWidth="1"/>
+    <col min="8" max="9" width="10.6640625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="13.1640625" style="5" customWidth="1"/>
+    <col min="11" max="12" width="10.6640625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="13.1640625" style="5" customWidth="1"/>
+    <col min="14" max="15" width="10.6640625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="13.1640625" style="2" customWidth="1"/>
+    <col min="17" max="18" width="10.6640625" style="2" customWidth="1"/>
+    <col min="19" max="19" width="13.1640625" style="5" customWidth="1"/>
+    <col min="20" max="21" width="10.6640625" style="5" customWidth="1"/>
+    <col min="22" max="25" width="9.1640625" style="5"/>
+    <col min="26" max="16384" width="9.1640625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
     </row>
-    <row r="3" spans="2:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
     </row>
-    <row r="4" spans="2:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="2:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="61" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="61" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>53</v>
       </c>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="65" t="s">
         <v>2</v>
@@ -21674,145 +21674,209 @@
         <v>0.9</v>
       </c>
       <c r="P348" s="45">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q348" s="45">
         <v>3.8</v>
       </c>
       <c r="R348" s="45">
         <v>7</v>
       </c>
       <c r="S348" s="28">
         <v>5</v>
       </c>
       <c r="T348" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="U348" s="28">
         <v>7</v>
       </c>
       <c r="V348" s="47"/>
       <c r="W348" s="47"/>
       <c r="X348" s="47"/>
       <c r="Y348" s="47"/>
     </row>
-    <row r="349" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C349" s="50" t="s">
+    <row r="349" spans="2:25" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="43"/>
+      <c r="C349" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="D349" s="51">
+      <c r="D349" s="45">
         <v>104.41</v>
       </c>
-      <c r="E349" s="51">
+      <c r="E349" s="45">
         <v>102.72</v>
       </c>
-      <c r="F349" s="52">
+      <c r="F349" s="45">
         <v>107.89</v>
       </c>
-      <c r="G349" s="53">
+      <c r="G349" s="28">
         <v>104.43</v>
       </c>
-      <c r="H349" s="53">
+      <c r="H349" s="28">
         <v>102.75</v>
       </c>
-      <c r="I349" s="53">
+      <c r="I349" s="28">
         <v>107.89</v>
       </c>
-      <c r="J349" s="54">
+      <c r="J349" s="46">
         <v>0.1</v>
       </c>
-      <c r="K349" s="54">
+      <c r="K349" s="46">
         <v>-0.9</v>
       </c>
-      <c r="L349" s="54">
+      <c r="L349" s="46">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M349" s="54">
+      <c r="M349" s="46">
         <v>0</v>
       </c>
-      <c r="N349" s="54">
+      <c r="N349" s="46">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="O349" s="54">
+      <c r="O349" s="46">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P349" s="52">
+      <c r="P349" s="45">
         <v>4.2</v>
       </c>
-      <c r="Q349" s="52">
+      <c r="Q349" s="45">
         <v>2.9</v>
       </c>
-      <c r="R349" s="52">
+      <c r="R349" s="45">
         <v>6.8</v>
       </c>
-      <c r="S349" s="53">
+      <c r="S349" s="28">
         <v>4.2</v>
       </c>
-      <c r="T349" s="53">
+      <c r="T349" s="28">
         <v>2.9</v>
       </c>
-      <c r="U349" s="53">
+      <c r="U349" s="28">
         <v>6.8</v>
       </c>
+      <c r="V349" s="47"/>
+      <c r="W349" s="47"/>
+      <c r="X349" s="47"/>
+      <c r="Y349" s="47"/>
     </row>
     <row r="350" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D350" s="55"/>
-[...16 lines deleted...]
-      <c r="U350" s="56"/>
+      <c r="B350" s="49"/>
+      <c r="C350" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D350" s="51">
+        <v>105.04</v>
+      </c>
+      <c r="E350" s="51">
+        <v>101.99</v>
+      </c>
+      <c r="F350" s="52">
+        <v>111.3</v>
+      </c>
+      <c r="G350" s="53">
+        <v>105.19</v>
+      </c>
+      <c r="H350" s="53">
+        <v>102.22</v>
+      </c>
+      <c r="I350" s="53">
+        <v>111.3</v>
+      </c>
+      <c r="J350" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="K350" s="54">
+        <v>-0.7</v>
+      </c>
+      <c r="L350" s="54">
+        <v>3.2</v>
+      </c>
+      <c r="M350" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="N350" s="54">
+        <v>-0.5</v>
+      </c>
+      <c r="O350" s="54">
+        <v>3.2</v>
+      </c>
+      <c r="P350" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="Q350" s="52">
+        <v>2</v>
+      </c>
+      <c r="R350" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="S350" s="53">
+        <v>3.8</v>
+      </c>
+      <c r="T350" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U350" s="53">
+        <v>6.8</v>
+      </c>
     </row>
     <row r="351" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="8" t="s">
+      <c r="D351" s="55"/>
+      <c r="E351" s="55"/>
+      <c r="F351" s="55"/>
+      <c r="G351" s="56"/>
+      <c r="H351" s="56"/>
+      <c r="I351" s="57"/>
+      <c r="J351" s="56"/>
+      <c r="K351" s="56"/>
+      <c r="L351" s="56"/>
+      <c r="M351" s="56"/>
+      <c r="N351" s="56"/>
+      <c r="O351" s="56"/>
+      <c r="P351" s="56"/>
+      <c r="Q351" s="55"/>
+      <c r="R351" s="55"/>
+      <c r="S351" s="56"/>
+      <c r="T351" s="56"/>
+      <c r="U351" s="56"/>
+    </row>
+    <row r="352" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E351" s="58"/>
-[...1 lines deleted...]
-    <row r="352" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E352" s="58"/>
     </row>
     <row r="353" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E353" s="58"/>
     </row>
-    <row r="355" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C355" s="59"/>
+    <row r="354" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E354" s="58"/>
+    </row>
+    <row r="356" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B356" s="59"/>
+      <c r="C356" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="P6:R6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>