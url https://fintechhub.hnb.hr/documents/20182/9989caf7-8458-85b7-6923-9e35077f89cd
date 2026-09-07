--- v9 (2026-08-18)
+++ v10 (2026-09-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6ACB1F78-E78F-4FF0-AF78-A97E07D611C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1378BEC8-0CF9-4EB8-82B4-EEA285D5BC5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -913,74 +913,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GG24"/>
+  <dimension ref="B2:GH24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:189" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:190" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:190" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:190" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1499,52 +1499,55 @@
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
       <c r="GC6" s="6">
         <v>46081</v>
       </c>
       <c r="GD6" s="6">
         <v>46112</v>
       </c>
       <c r="GE6" s="6">
         <v>46142</v>
       </c>
       <c r="GF6" s="6">
         <v>46173</v>
       </c>
       <c r="GG6" s="6">
         <v>46203</v>
       </c>
+      <c r="GH6" s="6">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="7" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1691,52 +1694,53 @@
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
       <c r="GC7" s="9"/>
       <c r="GD7" s="9"/>
       <c r="GE7" s="9"/>
       <c r="GF7" s="9"/>
       <c r="GG7" s="9"/>
+      <c r="GH7" s="9"/>
     </row>
-    <row r="8" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2257,52 +2261,55 @@
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
         <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
         <v>48884.111353169996</v>
       </c>
       <c r="GC8" s="9">
         <v>48790.973610050001</v>
       </c>
       <c r="GD8" s="9">
         <v>48788.566745949996</v>
       </c>
       <c r="GE8" s="9">
         <v>49629.350132400003</v>
       </c>
       <c r="GF8" s="9">
         <v>51000.799828749994</v>
       </c>
       <c r="GG8" s="9">
         <v>51256.366076819999</v>
       </c>
+      <c r="GH8" s="9">
+        <v>53022.355532729998</v>
+      </c>
     </row>
-    <row r="9" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2823,52 +2830,55 @@
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
         <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
         <v>64910.926994690002</v>
       </c>
       <c r="GC9" s="9">
         <v>65582.559387879999</v>
       </c>
       <c r="GD9" s="9">
         <v>66243.113524199987</v>
       </c>
       <c r="GE9" s="9">
         <v>66999.819106180003</v>
       </c>
       <c r="GF9" s="9">
         <v>67808.211298509996</v>
       </c>
       <c r="GG9" s="9">
         <v>67793.152997519996</v>
       </c>
+      <c r="GH9" s="9">
+        <v>68535.994509929995</v>
+      </c>
     </row>
-    <row r="10" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3389,52 +3399,55 @@
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
       <c r="GC10" s="9">
         <v>17752.817973630001</v>
       </c>
       <c r="GD10" s="9">
         <v>17876.51676477</v>
       </c>
       <c r="GE10" s="9">
         <v>17957.32802719</v>
       </c>
       <c r="GF10" s="9">
         <v>17966.584670019998</v>
       </c>
       <c r="GG10" s="9">
         <v>17626.484126899999</v>
       </c>
+      <c r="GH10" s="9">
+        <v>17737.90094965</v>
+      </c>
     </row>
-    <row r="11" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3955,52 +3968,55 @@
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
         <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
       <c r="GC11" s="9">
         <v>948.47264811000002</v>
       </c>
       <c r="GD11" s="9">
         <v>947.71907647</v>
       </c>
       <c r="GE11" s="9">
         <v>941.66600070000004</v>
       </c>
       <c r="GF11" s="9">
         <v>965.75555969999994</v>
       </c>
       <c r="GG11" s="9">
         <v>994.72654400999988</v>
       </c>
+      <c r="GH11" s="9">
+        <v>1007.5152810400001</v>
+      </c>
     </row>
-    <row r="12" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4521,52 +4537,55 @@
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
         <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
         <v>46529.058169150005</v>
       </c>
       <c r="GC12" s="9">
         <v>46881.268766140005</v>
       </c>
       <c r="GD12" s="9">
         <v>47418.877682959996</v>
       </c>
       <c r="GE12" s="9">
         <v>48100.82507829</v>
       </c>
       <c r="GF12" s="9">
         <v>48875.871068790002</v>
       </c>
       <c r="GG12" s="9">
         <v>49171.942326609991</v>
       </c>
+      <c r="GH12" s="9">
+        <v>49790.578279239999</v>
+      </c>
     </row>
-    <row r="13" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5087,52 +5106,55 @@
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
         <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
         <v>4862.3075273800005</v>
       </c>
       <c r="GC13" s="9">
         <v>5029.9625706200004</v>
       </c>
       <c r="GD13" s="9">
         <v>5158.0874794900001</v>
       </c>
       <c r="GE13" s="9">
         <v>5146.9598838599995</v>
       </c>
       <c r="GF13" s="9">
         <v>5292.1221118399999</v>
       </c>
       <c r="GG13" s="9">
         <v>5528.7442774699994</v>
       </c>
+      <c r="GH13" s="9">
+        <v>5172.65079659</v>
+      </c>
     </row>
-    <row r="14" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5653,52 +5675,55 @@
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
         <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
         <v>118657.34587524</v>
       </c>
       <c r="GC14" s="13">
         <v>119403.49556855</v>
       </c>
       <c r="GD14" s="13">
         <v>120189.76774963998</v>
       </c>
       <c r="GE14" s="13">
         <v>121776.12912244</v>
       </c>
       <c r="GF14" s="13">
         <v>124101.13323909999</v>
       </c>
       <c r="GG14" s="13">
         <v>124578.26335181</v>
       </c>
+      <c r="GH14" s="13">
+        <v>126731.00083924999</v>
+      </c>
     </row>
-    <row r="15" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5845,52 +5870,53 @@
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
       <c r="GC15" s="9"/>
       <c r="GD15" s="9"/>
       <c r="GE15" s="9"/>
       <c r="GF15" s="9"/>
       <c r="GG15" s="9"/>
+      <c r="GH15" s="9"/>
     </row>
-    <row r="16" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6411,52 +6437,55 @@
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
       <c r="GC16" s="9">
         <v>11493.11933705</v>
       </c>
       <c r="GD16" s="9">
         <v>11559.263416440001</v>
       </c>
       <c r="GE16" s="9">
         <v>11603.048885050001</v>
       </c>
       <c r="GF16" s="9">
         <v>11643.99876869</v>
       </c>
       <c r="GG16" s="9">
         <v>11684.63054009</v>
       </c>
+      <c r="GH16" s="9">
+        <v>11747.21235209</v>
+      </c>
     </row>
-    <row r="17" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6977,52 +7006,55 @@
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
         <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
         <v>15441.04663714</v>
       </c>
       <c r="GC17" s="9">
         <v>14524.192243400001</v>
       </c>
       <c r="GD17" s="9">
         <v>15546.081600789999</v>
       </c>
       <c r="GE17" s="9">
         <v>17777.868516120001</v>
       </c>
       <c r="GF17" s="9">
         <v>19838.18120544</v>
       </c>
       <c r="GG17" s="9">
         <v>20054.755698319997</v>
       </c>
+      <c r="GH17" s="9">
+        <v>20376.733849730001</v>
+      </c>
     </row>
-    <row r="18" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7543,52 +7575,55 @@
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
         <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
         <v>72572.999221270002</v>
       </c>
       <c r="GC18" s="9">
         <v>73897.251557730007</v>
       </c>
       <c r="GD18" s="9">
         <v>73572.283320839997</v>
       </c>
       <c r="GE18" s="9">
         <v>73214.239077650011</v>
       </c>
       <c r="GF18" s="9">
         <v>73395.224491100002</v>
       </c>
       <c r="GG18" s="9">
         <v>73390.049430159997</v>
       </c>
+      <c r="GH18" s="9">
+        <v>75235.434340860011</v>
+      </c>
     </row>
-    <row r="19" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -8109,52 +8144,55 @@
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
       <c r="GC19" s="9">
         <v>9327.13432259</v>
       </c>
       <c r="GD19" s="9">
         <v>9363.9644210200004</v>
       </c>
       <c r="GE19" s="9">
         <v>9058.6446653000021</v>
       </c>
       <c r="GF19" s="9">
         <v>8506.940838540002</v>
       </c>
       <c r="GG19" s="9">
         <v>7628.5715440900003</v>
       </c>
+      <c r="GH19" s="9">
+        <v>8027.1546182000002</v>
+      </c>
     </row>
-    <row r="20" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8675,52 +8713,55 @@
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
         <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
         <v>64753.983348380003</v>
       </c>
       <c r="GC20" s="9">
         <v>64570.117235140002</v>
       </c>
       <c r="GD20" s="9">
         <v>64208.318899819998</v>
       </c>
       <c r="GE20" s="9">
         <v>64155.594412350001</v>
       </c>
       <c r="GF20" s="9">
         <v>64888.283652559992</v>
       </c>
       <c r="GG20" s="9">
         <v>65761.477886070003</v>
       </c>
+      <c r="GH20" s="9">
+        <v>67208.279722660009</v>
+      </c>
     </row>
-    <row r="21" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9241,52 +9282,55 @@
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
       <c r="GC21" s="9">
         <v>1443.63440934</v>
       </c>
       <c r="GD21" s="9">
         <v>1443.2944962299998</v>
       </c>
       <c r="GE21" s="9">
         <v>1442.7259279099999</v>
       </c>
       <c r="GF21" s="9">
         <v>1441.4509156399999</v>
       </c>
       <c r="GG21" s="9">
         <v>1436.33394305</v>
       </c>
+      <c r="GH21" s="9">
+        <v>1436.3501788200001</v>
+      </c>
     </row>
-    <row r="22" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9807,52 +9851,55 @@
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
       <c r="GC22" s="9">
         <v>1336.38804908</v>
       </c>
       <c r="GD22" s="9">
         <v>1400.6485424799998</v>
       </c>
       <c r="GE22" s="9">
         <v>1459.7183259200001</v>
       </c>
       <c r="GF22" s="9">
         <v>1477.33495049</v>
       </c>
       <c r="GG22" s="9">
         <v>1516.6750309500001</v>
       </c>
+      <c r="GH22" s="9">
+        <v>1582.4199765200001</v>
+      </c>
     </row>
-    <row r="23" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10373,52 +10420,55 @@
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
         <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
         <v>16368.243236130003</v>
       </c>
       <c r="GC23" s="9">
         <v>16708.909971729998</v>
       </c>
       <c r="GD23" s="9">
         <v>16668.196372940001</v>
       </c>
       <c r="GE23" s="9">
         <v>16278.528389930003</v>
       </c>
       <c r="GF23" s="9">
         <v>16304.942906560002</v>
       </c>
       <c r="GG23" s="9">
         <v>16495.818708320003</v>
       </c>
+      <c r="GH23" s="9">
+        <v>16352.850145090002</v>
+      </c>
     </row>
-    <row r="24" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:190" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10938,50 +10988,53 @@
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
         <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
         <v>118657.34587525</v>
       </c>
       <c r="GC24" s="15">
         <v>119403.49556832999</v>
       </c>
       <c r="GD24" s="15">
         <v>120189.76774972001</v>
       </c>
       <c r="GE24" s="15">
         <v>121776.12912258001</v>
       </c>
       <c r="GF24" s="15">
         <v>124101.13323792</v>
       </c>
       <c r="GG24" s="15">
         <v>124578.26335089</v>
+      </c>
+      <c r="GH24" s="15">
+        <v>126731.00084311001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">