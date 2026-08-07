--- v4 (2026-06-27)
+++ v5 (2026-08-07)
@@ -5,84 +5,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{010D992B-297D-47CB-B487-025C27EA7F7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9C293F5-7E5D-40FE-A905-72ADB95D39A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">HRV!$3:$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">HRV!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1666" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1667" uniqueCount="58">
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
     <t>veljača</t>
   </si>
   <si>
     <t>ožujak</t>
   </si>
   <si>
     <t>travanj</t>
   </si>
   <si>
@@ -861,88 +861,88 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:O351"/>
+  <dimension ref="B2:O352"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="9.6640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9" style="3" customWidth="1"/>
-    <col min="4" max="15" width="16.6640625" style="3" customWidth="1"/>
-    <col min="16" max="16384" width="9.1640625" style="3"/>
+    <col min="4" max="15" width="16.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="2"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
-    <row r="3" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="2"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
-    <row r="4" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="19"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="33" t="s">
         <v>0</v>
@@ -15345,115 +15345,157 @@
       <c r="H347" s="11">
         <v>0.9</v>
       </c>
       <c r="I347" s="11">
         <v>1.4</v>
       </c>
       <c r="J347" s="11">
         <v>0.9</v>
       </c>
       <c r="K347" s="11">
         <v>1.4</v>
       </c>
       <c r="L347" s="10">
         <v>3.6</v>
       </c>
       <c r="M347" s="10">
         <v>3.7</v>
       </c>
       <c r="N347" s="10">
         <v>3.7</v>
       </c>
       <c r="O347" s="10">
         <v>3.7</v>
       </c>
     </row>
-    <row r="348" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C348" s="29" t="s">
+    <row r="348" spans="2:15" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B348" s="26"/>
+      <c r="C348" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="D348" s="13">
+      <c r="D348" s="10">
         <v>103</v>
       </c>
-      <c r="E348" s="13">
+      <c r="E348" s="10">
         <v>103.7</v>
       </c>
-      <c r="F348" s="13">
+      <c r="F348" s="10">
         <v>102.9</v>
       </c>
-      <c r="G348" s="13">
+      <c r="G348" s="10">
         <v>103.34</v>
       </c>
-      <c r="H348" s="14">
+      <c r="H348" s="11">
         <v>0.1</v>
       </c>
-      <c r="I348" s="14">
+      <c r="I348" s="11">
         <v>0.2</v>
       </c>
-      <c r="J348" s="14">
+      <c r="J348" s="11">
         <v>0.4</v>
       </c>
-      <c r="K348" s="14">
+      <c r="K348" s="11">
         <v>0.5</v>
       </c>
-      <c r="L348" s="13">
+      <c r="L348" s="10">
         <v>3.1</v>
       </c>
-      <c r="M348" s="13">
+      <c r="M348" s="10">
         <v>3.5</v>
       </c>
-      <c r="N348" s="13">
+      <c r="N348" s="10">
         <v>3.3</v>
       </c>
-      <c r="O348" s="13">
+      <c r="O348" s="10">
         <v>3.7</v>
       </c>
     </row>
     <row r="349" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D349" s="15"/>
-[...10 lines deleted...]
-      <c r="O349" s="15"/>
+      <c r="B349" s="28"/>
+      <c r="C349" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D349" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="E349" s="13">
+        <v>104</v>
+      </c>
+      <c r="F349" s="13">
+        <v>103.55</v>
+      </c>
+      <c r="G349" s="13">
+        <v>104.42</v>
+      </c>
+      <c r="H349" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="I349" s="14">
+        <v>0.3</v>
+      </c>
+      <c r="J349" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="K349" s="14">
+        <v>1</v>
+      </c>
+      <c r="L349" s="13">
+        <v>2.9</v>
+      </c>
+      <c r="M349" s="13">
+        <v>3.7</v>
+      </c>
+      <c r="N349" s="13">
+        <v>3</v>
+      </c>
+      <c r="O349" s="13">
+        <v>3.6</v>
+      </c>
     </row>
     <row r="350" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B350" s="30" t="s">
+      <c r="D350" s="15"/>
+      <c r="E350" s="15"/>
+      <c r="F350" s="15"/>
+      <c r="G350" s="15"/>
+      <c r="H350" s="15"/>
+      <c r="I350" s="15"/>
+      <c r="J350" s="15"/>
+      <c r="K350" s="15"/>
+      <c r="L350" s="15"/>
+      <c r="M350" s="15"/>
+      <c r="N350" s="15"/>
+      <c r="O350" s="15"/>
+    </row>
+    <row r="351" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B351" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="D350" s="16"/>
-[...3 lines deleted...]
-      <c r="B351" s="3" t="s">
+      <c r="D351" s="16"/>
+      <c r="E351" s="16"/>
+    </row>
+    <row r="352" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="3" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>