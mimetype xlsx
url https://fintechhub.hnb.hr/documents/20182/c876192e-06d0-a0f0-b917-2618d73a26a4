--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -5,84 +5,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9C293F5-7E5D-40FE-A905-72ADB95D39A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99D0F197-D376-4349-A517-09FD883826B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">HRV!$3:$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">HRV!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1667" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1668" uniqueCount="58">
   <si>
     <t>Mjesečne stope promjene (u %)</t>
   </si>
   <si>
     <t>Godišnje stope promjene (u %)</t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
     <t>veljača</t>
   </si>
   <si>
     <t>ožujak</t>
   </si>
   <si>
     <t>travanj</t>
   </si>
   <si>
@@ -861,88 +861,88 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:O352"/>
+  <dimension ref="B2:O353"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.6640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9" style="3" customWidth="1"/>
-    <col min="4" max="15" width="16.7109375" style="3" customWidth="1"/>
-    <col min="16" max="16384" width="9.140625" style="3"/>
+    <col min="4" max="15" width="16.6640625" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="2"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
-    <row r="3" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="2"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
-    <row r="4" spans="2:15" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:15" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="19"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="33" t="s">
         <v>0</v>
@@ -15387,115 +15387,157 @@
       <c r="H348" s="11">
         <v>0.1</v>
       </c>
       <c r="I348" s="11">
         <v>0.2</v>
       </c>
       <c r="J348" s="11">
         <v>0.4</v>
       </c>
       <c r="K348" s="11">
         <v>0.5</v>
       </c>
       <c r="L348" s="10">
         <v>3.1</v>
       </c>
       <c r="M348" s="10">
         <v>3.5</v>
       </c>
       <c r="N348" s="10">
         <v>3.3</v>
       </c>
       <c r="O348" s="10">
         <v>3.7</v>
       </c>
     </row>
-    <row r="349" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C349" s="29" t="s">
+    <row r="349" spans="2:15" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="26"/>
+      <c r="C349" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="D349" s="13">
+      <c r="D349" s="10">
         <v>103.1</v>
       </c>
-      <c r="E349" s="13">
+      <c r="E349" s="10">
         <v>104</v>
       </c>
-      <c r="F349" s="13">
+      <c r="F349" s="10">
         <v>103.55</v>
       </c>
-      <c r="G349" s="13">
+      <c r="G349" s="10">
         <v>104.42</v>
       </c>
-      <c r="H349" s="14">
+      <c r="H349" s="11">
         <v>0.1</v>
       </c>
-      <c r="I349" s="14">
+      <c r="I349" s="11">
         <v>0.3</v>
       </c>
-      <c r="J349" s="14">
+      <c r="J349" s="11">
         <v>0.6</v>
       </c>
-      <c r="K349" s="14">
+      <c r="K349" s="11">
         <v>1</v>
       </c>
-      <c r="L349" s="13">
+      <c r="L349" s="10">
         <v>2.9</v>
       </c>
-      <c r="M349" s="13">
+      <c r="M349" s="10">
         <v>3.7</v>
       </c>
-      <c r="N349" s="13">
+      <c r="N349" s="10">
         <v>3</v>
       </c>
-      <c r="O349" s="13">
+      <c r="O349" s="10">
         <v>3.6</v>
       </c>
     </row>
     <row r="350" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D350" s="15"/>
-[...10 lines deleted...]
-      <c r="O350" s="15"/>
+      <c r="B350" s="28"/>
+      <c r="C350" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D350" s="13">
+        <v>102.8</v>
+      </c>
+      <c r="E350" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="F350" s="13">
+        <v>104.22</v>
+      </c>
+      <c r="G350" s="13">
+        <v>105.18</v>
+      </c>
+      <c r="H350" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="I350" s="14">
+        <v>-0.7</v>
+      </c>
+      <c r="J350" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="K350" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L350" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="M350" s="13">
+        <v>3.6</v>
+      </c>
+      <c r="N350" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="O350" s="13">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="351" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="30" t="s">
+      <c r="D351" s="15"/>
+      <c r="E351" s="15"/>
+      <c r="F351" s="15"/>
+      <c r="G351" s="15"/>
+      <c r="H351" s="15"/>
+      <c r="I351" s="15"/>
+      <c r="J351" s="15"/>
+      <c r="K351" s="15"/>
+      <c r="L351" s="15"/>
+      <c r="M351" s="15"/>
+      <c r="N351" s="15"/>
+      <c r="O351" s="15"/>
+    </row>
+    <row r="352" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="D351" s="16"/>
-[...3 lines deleted...]
-      <c r="B352" s="3" t="s">
+      <c r="D352" s="16"/>
+      <c r="E352" s="16"/>
+    </row>
+    <row r="353" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B353" s="3" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>